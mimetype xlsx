--- v0 (2025-10-07)
+++ v1 (2026-06-23)
@@ -54,462 +54,462 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Helvécio Matias de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1305/pl_045-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1305/pl_045-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de crédito adicional suplementar e contém outras disposições."</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Chiquito</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1306/pl_046-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1306/pl_046-94_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação dos moradores de Ipaba - AMIP."</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1307/pl_048-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1307/pl_048-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Santana do Paraíso a celebrar convênio com o INCRA - Instituto Nacional de Colonização e Reforma Agrária."</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1308/pl_049-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1308/pl_049-94_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a participação do município de Santana do Paraíso na Associação da Microrregião do Vale do Aço - AMVA."</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1309/pl_050-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1309/pl_050-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial."</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1310/pl_053-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1310/pl_053-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de créditos suplementares e contém outras providências."</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1311/pl_052-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1311/pl_052-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza desapropriação de terreno para abertura de rua e contém outras disposições."</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Zé Vito</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1312/pl_053-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1312/pl_053-94_0001.pdf</t>
   </si>
   <si>
     <t>"Modifica o artigo 2º (segundo) da Lei 0031/93, que estabelece requisitos para declaração de utilidade pública municipal."</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1313/pl_054-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1313/pl_054-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de crédito adicional suplementar até a importância de CR$ 332.500.000,00 para reforço de dotações consignadas no orçamento vigente, utilizando como recurso o excesso de arrecadação calculado na forma do § 3º do artigo 43 da Lei Federal 4.320/64, e dá outras providências."</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1314/pl_055-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1314/pl_055-94_0001.pdf</t>
   </si>
   <si>
     <t>"Cria cargos no Quadro de Pessoal da Prefeitura Municipal de Santana do Paraíso, fixa níveis de vencimentos e contém outras disposições."</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1317/pl_056-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1317/pl_056-94_0001.pdf</t>
   </si>
   <si>
     <t>"Concede isenção do IPTU - Imposto Predial e Territorial Urbano e dá outras providências."</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1318/pl_057-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1318/pl_057-94_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a forma de pagamento do IPTU relativo ao exercício de 1994."</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1319/pl_058-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1319/pl_058-94_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre pagamento de diárias por serviços de interesse do município fora de sua sede"</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1320/pl_059-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1320/pl_059-94_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre pagamento de diárias por serviços de interesse do município, fora de sua sede."</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1321/pl_060-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1321/pl_060-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza indenizar área de terreno destinado a construção de Caixa D'água e contém outras providências."</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Toninho da Ambulância, Canário</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1322/pl_061-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1322/pl_061-94_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública o Grupo Assistencial ao menor desamparado Antônio Luiz Gamedal"</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Toninho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1323/pl_062-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1323/pl_062-94_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Creche Comunitária Pequeno Lar de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1324/pl_063-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1324/pl_063-94_0001.pdf</t>
   </si>
   <si>
     <t>"Estabelece diretrizes para elaboração do orçamento para o exercício de 1995 e dá outras providências."</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1325/pl_064-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1325/pl_064-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal assinar convênios."</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1326/pl_065-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1326/pl_065-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Suplementar para reforço de dotações consignadas no orçamento vigente utilizando como recurso o excesso de arrecadação calculado na forma do parágrafo 3º do artigo 43 da Lei Federal 4.320/64, e dá outras providências."</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1327/pl_066-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1327/pl_066-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Suplementar para reforço de dotações no orçamento vigente utilizando como recurso o excesso de arrecadação calculado na forma do parágrafo 3º do art. 43 da Lei Federal 4.320/64 e dá outras providências."</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Assis</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1328/pl_067-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1328/pl_067-94_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre publicação de atos do Executivo."</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1329/pl_068-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1329/pl_068-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a celebrar convênio com a Assembleia Legislativa do Estado de Minas Gerais e dá outras providências."</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1330/pl_069-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1330/pl_069-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Suplementar e Anula dotações."</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1331/pl_070-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1331/pl_070-94_0001.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa para o exercício de 1995."</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1332/pl_071-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1332/pl_071-94_0001.pdf</t>
   </si>
   <si>
     <t>"Aprova o orçamento plurianual de investimento para o triênio de 1995 a 1997."</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1333/pl_072-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1333/pl_072-94_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre pagamento de diárias pelo município e dá outras providências."</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1334/pl_073-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1334/pl_073-94_0001.pdf</t>
   </si>
   <si>
     <t>"Abre Créditos suplementares, anula dotação e utiliza o excesso de arrecadação nos termos do artigo 43 da Lei Federal 4.320/64."</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1335/pl_074-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1335/pl_074-94_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre desafetação de imóvel público municipal e autoriza permuta."</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1336/pl_075-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1336/pl_075-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a abrir "Créditos Adicionais Suplementares" utilizando como recurso o excesso de arrecadação e anulação de dotações do orçamento vigente."</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1337/pl_076-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1337/pl_076-94_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a participar de Consórcio Intermunicipal de Saúde, através de assinatura de Convênio de Cooperação Técnica."</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1338/pl_077-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1338/pl_077-94_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Código Tributário do município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1339/pl_078-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1339/pl_078-94_0001.pdf</t>
   </si>
   <si>
     <t>"Abre Créditos Adicionais Suplementares e anula dotações."</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1340/pl_079-94_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1340/pl_079-94_0001.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -813,67 +813,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1305/pl_045-94_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1306/pl_046-94_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1307/pl_048-94_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1308/pl_049-94_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1309/pl_050-94_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1310/pl_053-94_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1311/pl_052-94_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1312/pl_053-94_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1313/pl_054-94_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1314/pl_055-94_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1317/pl_056-94_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1318/pl_057-94_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1319/pl_058-94_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1320/pl_059-94_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1321/pl_060-94_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1322/pl_061-94_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1323/pl_062-94_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1324/pl_063-94_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1325/pl_064-94_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1326/pl_065-94_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1327/pl_066-94_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1328/pl_067-94_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1329/pl_068-94_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1330/pl_069-94_0001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1331/pl_070-94_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1332/pl_071-94_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1333/pl_072-94_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1334/pl_073-94_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1335/pl_074-94_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1336/pl_075-94_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1337/pl_076-94_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1338/pl_077-94_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1339/pl_078-94_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1340/pl_079-94_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1305/pl_045-94_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1306/pl_046-94_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1307/pl_048-94_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1308/pl_049-94_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1309/pl_050-94_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1310/pl_053-94_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1311/pl_052-94_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1312/pl_053-94_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1313/pl_054-94_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1314/pl_055-94_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1317/pl_056-94_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1318/pl_057-94_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1319/pl_058-94_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1320/pl_059-94_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1321/pl_060-94_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1322/pl_061-94_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1323/pl_062-94_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1324/pl_063-94_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1325/pl_064-94_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1326/pl_065-94_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1327/pl_066-94_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1328/pl_067-94_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1329/pl_068-94_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1330/pl_069-94_0001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1331/pl_070-94_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1332/pl_071-94_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1333/pl_072-94_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1334/pl_073-94_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1335/pl_074-94_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1336/pl_075-94_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1337/pl_076-94_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1338/pl_077-94_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1339/pl_078-94_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1994/1340/pl_079-94_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>