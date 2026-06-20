--- v0 (2025-10-07)
+++ v1 (2026-06-20)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Helvécio Matias de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1341/080_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1341/080_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Ambiental e dá outras providências."</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Canário</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1342/081_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1342/081_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para abertura de crédito especial para aquisição de equipamentos e material permanente para o gabinete e secretaria do prefeito."</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1343/082_pl_-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1343/082_pl_-95_0001.pdf</t>
   </si>
   <si>
     <t>"Altera art. 3º da Lei 0039/93."</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1344/084_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1344/084_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder Direito Real de Uso de Imóvel Público para efeito de legitimação."</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1345/085_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1345/085_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Organização Administrativa da Prefeitura Municipal de Santana do Paraíso - MG."</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1347/086_pl-95_0002.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1347/086_pl-95_0002.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas de implantação e administração do plano de cargos e vencimentos dos servidores do município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1348/087_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1348/087_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Estabelece diretrizes para elaboração dos orçamento para o exercício de 1996 e dá outras providências."</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1349/088_pl_-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1349/088_pl_-95_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a emissão pelo departamento de administração de nota fiscal de serviços avulsa."</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1351/089_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1351/089_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Concede isenção de IPTU (Imposto Predial e Territorial Urbano) e dá outras providências."</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1352/090_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1352/090_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Modifica o Código Tributário Municipal nos casos que menciona, concede anistia fiscal e dá outras providências."</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1353/092_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1353/092_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Aprova o Plano Plurianual para o Triênio de 1996/1998."</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1354/093_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1354/093_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Referenda a antecipação de receita"</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1355/094_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1355/094_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre mudança de nome de logradouro público."</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1356/095_pl-95_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1356/095_pl-95_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre criação de Escola Pública Municipal."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -564,67 +564,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1341/080_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1342/081_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1343/082_pl_-95_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1344/084_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1345/085_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1347/086_pl-95_0002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1348/087_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1349/088_pl_-95_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1351/089_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1352/090_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1353/092_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1354/093_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1355/094_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1356/095_pl-95_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1341/080_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1342/081_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1343/082_pl_-95_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1344/084_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1345/085_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1347/086_pl-95_0002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1348/087_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1349/088_pl_-95_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1351/089_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1352/090_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1353/092_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1354/093_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1355/094_pl-95_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1995/1356/095_pl-95_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="140.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>