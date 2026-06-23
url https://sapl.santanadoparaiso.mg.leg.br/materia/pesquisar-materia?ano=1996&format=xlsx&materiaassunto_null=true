--- v0 (2025-10-07)
+++ v1 (2026-06-23)
@@ -54,267 +54,267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Helvécio Matias de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1357/096_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1357/096_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza Operação de Crédito por Antecipação de Receita."</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1358/097_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1358/097_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Executivo a assinar convênio com a EMATER-MG."</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Canário</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1359/098_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1359/098_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Municipalização de Escola."</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1360/099_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1360/099_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito adicional especial e anula dotação."</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>João Tibúrcio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1361/100_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1361/100_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação Comunitária do Bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1362/101_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1362/101_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação dos Moradores de Água Claras."</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1363/102_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1363/102_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre admissão de pessoal, face à Reforma Administrativa Constitucional."</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1364/103_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1364/103_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação de Portadores de Lesões por Esforços Repetitivos do Vale do Aço e do Rio Doce."</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1365/104_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1365/104_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza celebração de convênio."</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Assis, Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1366/105_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1366/105_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Comissão de Desenvolvimento do Bairro Industrial - CODEBI"</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1367/106_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1367/106_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 5º do Ato das Disposições Organizacionais Transitórias da Lei Orgânica Municipal."</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1368/107_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1368/107_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Estabelece diretrizes para elaboração do orçamento do município de Santana do Paraíso para o exercício de 1997 e dá outras providências."</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1369/108_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1369/108_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente e dá outras providências."</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1370/111_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1370/111_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Institui normas sobre polícia administrativa do município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Canário, Assis, Toninho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1371/112_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1371/112_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre mudança de denominação de escola municipal em Bom Sucesso."</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1372/113_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1372/113_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas para o parcelamento do solo urbano no município de Santana do Paraíso, estado de Minas Gerais."</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1373/114_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1373/114_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre normas de uso e ocupação do solo do município de Santana do Paraíso - MG."</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1374/115_pl-96_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1374/115_pl-96_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as edificações no município de Santana do Paraíso - MG e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -621,67 +621,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1357/096_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1358/097_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1359/098_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1360/099_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1361/100_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1362/101_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1363/102_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1364/103_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1365/104_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1366/105_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1367/106_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1368/107_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1369/108_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1370/111_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1371/112_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1372/113_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1373/114_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1374/115_pl-96_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1357/096_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1358/097_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1359/098_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1360/099_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1361/100_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1362/101_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1363/102_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1364/103_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1365/104_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1366/105_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1367/106_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1368/107_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1369/108_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1370/111_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1371/112_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1372/113_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1373/114_pl-96_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1996/1374/115_pl-96_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="126.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>