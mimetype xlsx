--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -54,474 +54,474 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Juarez Antônio da Costa</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1376/116_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1376/116_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação da Comissão Municipal de Defesa Civil (COMDEC) e dá outras providências."</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1377/117_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1377/117_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho de Alimentação Escolar e dá outras providências."</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1378/118_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1378/118_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo a promover as ações judiciais competentes, para preservar os interesse do Município, em relação a atos da administração anterior, e dá outras providências."</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1379/119_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1379/119_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a realização de Contrato Administrativo em Regime de Urgência, nos termos da Lei Municipal 028/93."</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1380/120_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1380/120_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Altera redação da Lei Municipal 076/95 naquilo que menciona."</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1381/121_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1381/121_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para permuta dos imóveis que menciona."</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1382/122_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1382/122_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a realização de convênio entre o município e as creches GAMEDAL e PEQUENO LAR."</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Toninho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1383/123_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1383/123_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a repassar verba que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1384/124_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1384/124_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza Executivo Municipal a abrir crédito especial para fazer face às despesas decorrentes de filiação junto à AMVA."</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1385/125_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1385/125_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Cria o Fundo Municipal de Assistência Social e normaliza o seu funcionamento."</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1386/126_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1386/126_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a participação da comunidade na Gestão do Sistema Único de Assistência Social (SUAS), no município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Zé Vito, Chiquito, Jair Moraes de Oliveira, Pedro Ricardino, Tonico Madeira, Toni Tancredo</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1387/127_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1387/127_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação dos Moradores de Águas Claras - AMAC."</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Toni Tancredo</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1388/128_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1388/128_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza renovação de contrato administrativo de pessoal de acordo com a Lei nº 028/1993."</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1389/129_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1389/129_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza renovação de contrato administrativo de pessoal de acordo com a Lei 028/93."</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1390/130_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1390/130_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei 079/95 de 12 de setembro de 1995, e inciso III do art. 153 da Lei 068/94 (Código Tributário Municipal)."</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1391/131_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1391/131_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Constitui em área de preservação ecológica o imóvel que menciona."</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Márcio, Chiquito, Mosar, Pedro Ricardino, Toninho da Ambulância, Toni Tancredo</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1392/132_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1392/132_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação Missão Resgate"</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1393/133_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1393/133_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação dos Moradores dos bairros Josefino Anício dos Reis, Veraneio e Vale do Paraíso."</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1394/134_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1394/134_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a cobrança de IPTU - Imposto Predial e Territorial Urbano, para o exercício de 1997."</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1395/135_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1395/135_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a realizar convênio com a Liga de Desportos de Santana do Paraíso - LIDESP."</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1396/136_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1396/136_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 1998 e dá outras providências."</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1397/137_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1397/137_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a conceder legitimação de posse."</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1398/141_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1398/141_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o parcelamento do solo urbano do município de Santana do Paraíso e dá outras providências."</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1399/142_pl-97_0002.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1399/142_pl-97_0002.pdf</t>
   </si>
   <si>
     <t>"Cria área de expansão urbana no município."</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1400/143_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1400/143_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre contratação por determinado para atender as necessidades do plano diretor de erradicação do "aedes aegypti" do Brasil - PEAa - do Governo Federal, nos termos do inciso IX do art. 37 da Constituição Federal e dá outras providências."</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1401/144_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1401/144_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Educação."</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1402/145_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1402/145_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 75/1995 que dispõe sobre a organização administrativa da Prefeitura Municipal de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1403/146_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1403/146_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal de nº 76/1995 que estabelece o Plano de Cargos e Vencimentos do Servidor Público Municipal de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Tonico Madeira</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1404/147_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1404/147_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação Comunitária Beth-Shallon."</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1405/148_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1405/148_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre municipalização de Escola Estadual de 1ª a 4ª série e determina outras providências."</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1406/149_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1406/149_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para aquisição de imóvel que menciona"</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1407/150_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1407/150_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão dos serviços de Água e Esgoto do bairro Industrial no município de Santana do Paraíso - MG.'</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1408/151_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1408/151_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza realização de despesa e determina outras providências."</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1409/152_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1409/152_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza renovação de contrato administrativo de pessoal, de acordo com a Lei 028/93."</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1410/153_pl-97_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1410/153_pl-97_0001.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Municipal 068/94 que dispõe sobre Código Tributário Municipal, cria novas taxas e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -828,67 +828,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1376/116_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1377/117_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1378/118_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1379/119_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1380/120_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1381/121_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1382/122_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1383/123_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1384/124_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1385/125_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1386/126_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1387/127_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1388/128_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1389/129_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1390/130_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1391/131_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1392/132_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1393/133_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1394/134_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1395/135_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1396/136_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1397/137_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1398/141_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1399/142_pl-97_0002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1400/143_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1401/144_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1402/145_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1403/146_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1404/147_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1405/148_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1406/149_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1407/150_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1408/151_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1409/152_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1410/153_pl-97_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1376/116_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1377/117_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1378/118_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1379/119_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1380/120_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1381/121_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1382/122_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1383/123_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1384/124_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1385/125_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1386/126_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1387/127_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1388/128_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1389/129_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1390/130_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1391/131_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1392/132_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1393/133_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1394/134_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1395/135_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1396/136_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1397/137_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1398/141_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1399/142_pl-97_0002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1400/143_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1401/144_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1402/145_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1403/146_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1404/147_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1405/148_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1406/149_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1407/150_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1408/151_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1409/152_pl-97_0001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1997/1410/153_pl-97_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="219.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>