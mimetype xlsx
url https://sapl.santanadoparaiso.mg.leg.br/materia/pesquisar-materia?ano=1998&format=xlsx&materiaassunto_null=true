--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -54,306 +54,306 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Márcio, Chiquito, Mosar, Pedro Ricardino, Zé Vito</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1411/154_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1411/154_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação dos Moradores de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Juarez Antônio da Costa</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1412/156_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1412/156_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a cobrança de dívida ativa referente ao IPTU (Imposto Sobre Propriedade Predial e Territorial Urbana), e dá outras providências."</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1413/157_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1413/157_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério."</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Toni Tancredo</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1425/158_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1425/158_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Especial com vista à criação do Fundo de Manutenção de Desenvolvimento do Ensino Fundamental e Valorização do Magistério."</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1414/159_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1414/159_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre desmembramento e transformação em bairro de área do setor central da sede do município."</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1415/160_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1415/160_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Dá denominação de Praça "Virgínia Messias" à área que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1416/161_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1416/161_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Santana do Paraíso - MG a firmar convênio com IMA - Instituto Mineiro de Agropecuária e determina outras providências."</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1417/162_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1417/162_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a participação do município de Santana do Paraíso - MG no Consórcio Intermunicipal de Saúde da Microrregião do Vale do Aço - CONSAÚDE."</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1418/163_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1418/163_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública o Consórcio Intermunicipal de Saúde da Microrregião do Vale do Aço - CONSAÚDE."</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1419/164_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1419/164_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Altera redação do Lei 090/96."</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1420/165_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1420/165_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a realização de convênio com a ACOMORPA e autoriza a abertura de crédito orçamentário especial."</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1421/166_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1421/166_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para permuta dos imóveis que menciona."</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1426/167_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1426/167_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Santana do Paraíso - MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG operações de crédito com outorga  de garantia e dá outras providencias."</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1422/168_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1422/168_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a firmar convênio com as entidades, "Associação Esportiva e Recreativa Industrial" e "Paraíso Esporte Clube"</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Márcio, Chiquito, Jair Moraes de Oliveira, Mosar, Pedro Ricardino, Tonico Madeira, Toninho da Ambulância, Toni Tancredo, Zé Vito</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1423/169_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1423/169_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública o Centro de Assistência Social e Educacional João Matias de Oliveira e Célia - CEJOC</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1424/170_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1424/170_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 1999 e dá outras providências."</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1427/174_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1427/174_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Altera redação da Lei 090/96."</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1428/175_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1428/175_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Denomina o Distrito Industrial de Santana do Paraíso e a respectiva Av. Hum."</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1429/176_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1429/176_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1430/177_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1430/177_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1431/178_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1431/178_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza realização de despesa e abertura de crédito especial no orçamento vigente."</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1432/179_pl-98_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1432/179_pl-98_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o acréscimo, a alteração e revogação de dispositivos da Lei nº 068 de 28 de dezembro de 1994, e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -660,67 +660,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1411/154_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1412/156_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1413/157_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1425/158_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1414/159_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1415/160_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1416/161_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1417/162_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1418/163_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1419/164_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1420/165_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1421/166_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1426/167_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1422/168_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1423/169_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1424/170_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1427/174_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1428/175_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1429/176_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1430/177_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1431/178_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1432/179_pl-98_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1411/154_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1412/156_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1413/157_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1425/158_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1414/159_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1415/160_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1416/161_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1417/162_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1418/163_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1419/164_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1420/165_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1421/166_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1426/167_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1422/168_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1423/169_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1424/170_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1427/174_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1428/175_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1429/176_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1430/177_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1431/178_pl-98_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1998/1432/179_pl-98_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="175.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>