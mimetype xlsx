--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -54,333 +54,333 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Juarez Antônio da Costa</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1433/180_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1433/180_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dá denominações a logradouros públicos nas áreas que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Mosar</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1434/181_pl-99.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1434/181_pl-99.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público."</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1435/182_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1435/182_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 1º da Lei nº 127/97, de 30 de dezembro de 1997 e dá outras providências."</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1436/183_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1436/183_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Assegura aos estudantes regularmente matriculados nos estabelecimentos de ensino localizados no município o direito à aquisição de passes com 50% (cinquenta por cento) de desconto e dá outras providências."</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1437/184_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1437/184_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Estabelece a proteção do Patrimônio Cultural de Santana do Paraíso atendendo ao disposto no artigo 216 da Constituição Federal, autoriza o Poder Executivo a instituir o Conselho Municipal do Patrimônio Cultural de Santana do Paraíso e dá outras providências."</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1438/185_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1438/185_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Renda Mínima destinado às famílias carentes."</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1439/186_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1439/186_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre cancelamento de adesão do PASEP - Programa de Formação do Patrimônio do Servidor Público, e determina outras providências."</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1440/187_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1440/187_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adesão do município de Santana do Paraíso - MG ao Plano Estadual de Assistência Farmacêutica Básica e determina outras providências."</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1441/188_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1441/188_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza realização de despesa e abertura de crédito especial no orçamento vigente."</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1442/189_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1442/189_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Altera a redação dos artigos 9º e 10º da Lei Municipal 158/99."</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1443/190_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1443/190_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Institui o Conselho Municipal de Política de Administração e Remuneração e dá outras providências."</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1444/191_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1444/191_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do balcão do produtor rural do município de Santana do Paraíso e dá outras providências."</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1445/192_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1445/192_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre contratação de seguro de vida para servidor públicos municipais e abertura de crédito especial."</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1446/193_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1446/193_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de crédito especial para manutenção de convênio com o Instituto Estadual de Florestas - IEF."</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1447/194_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1447/194_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público em Ipaba"</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Toni Tancredo, Jair Moraes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1448/195_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1448/195_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre declaração de utilidade pública da ACOBAJE."</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1449/196_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1449/196_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2000 e dá outras providências."</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1450/197_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1450/197_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão dos Serviços de Água  e Esgoto no Distrito Industrial e nos bairros Cidade Nova, Parque Caravelas e Parque Veneza no município de Santana do Paraíso - MG e dá outras providências."</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1495/198_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1495/198_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão dos serviços de Água e Esgoto no Distrito Industrial e nos bairros Cidade Nova, Parque Caravelas, Parque Veneza e bairro Industrial no município de Santana do Paraíso - MG e dá outras providências."</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1496/200_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1496/200_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual do município para o período de 2000 a 2001."</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1497/204_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1497/204_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Turismo - COMTUR - e dá outras providências."</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1498/205_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1498/205_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre desafetação e doação de área pública."</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1499/207_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1499/207_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Institui o Fundo Municipal de Turismo - FUMTUR - e dá outras providências."</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1500/207_pl-99_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1500/207_pl-99_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -687,67 +687,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1433/180_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1434/181_pl-99.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1435/182_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1436/183_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1437/184_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1438/185_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1439/186_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1440/187_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1441/188_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1442/189_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1443/190_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1444/191_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1445/192_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1446/193_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1447/194_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1448/195_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1449/196_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1450/197_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1495/198_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1496/200_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1497/204_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1498/205_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1499/207_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1500/207_pl-99_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1433/180_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1434/181_pl-99.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1435/182_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1436/183_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1437/184_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1438/185_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1439/186_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1440/187_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1441/188_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1442/189_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1443/190_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1444/191_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1445/192_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1446/193_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1447/194_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1448/195_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1449/196_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1450/197_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1495/198_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1496/200_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1497/204_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1498/205_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1499/207_pl-99_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/1999/1500/207_pl-99_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="233.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>