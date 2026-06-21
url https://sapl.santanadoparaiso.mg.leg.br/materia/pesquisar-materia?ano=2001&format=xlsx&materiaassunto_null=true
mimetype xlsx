--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -54,546 +54,546 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Raimundo Anício Botelho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1521/223_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1521/223_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Autorizo a abertura de Crédito Adicional Especial no orçamento vigente e anula dotações."</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1522/224_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1522/224_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza contratação de pessoal nos termos que menciona e determina outras providências."</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Varlei Cândido de Assis (Varlei da Saúde)</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1523/225_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1523/225_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público na comunidade Bom Sucesso."</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>João da Cila</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1524/226_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1524/226_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de vias públicas no bairro São José neste município."</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Jair Moraes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1525/227_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1525/227_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público no Loteamento Oliveira"</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1526/228_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1526/228_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público no bairro Águas Claras."</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Zizinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1527/229_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1527/229_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre critérios para denominação de logradouros, obras, serviços e monumentos públicos e dá outras providências."</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1528/230_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1528/230_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza desconto no pagamento do IPTU e dispõe sobre o seu parcelamento."</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1529/231_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1529/231_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal conceder desconto sobre multas e juros incidentes sobre tributos de devedores inscritos em Dívida Ativa e dispõe sobre o  seu parcelamento."</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1530/232_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1530/232_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Cria o Fundo Municipal de Habitação e dá outras providências."</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1532/233_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1532/233_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Programa de Habitação Popular e dar outras providências."</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1533/234_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1533/234_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal de entorpecentes e dá outras providências."</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1534/235_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1534/235_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Denomina logradouro público."</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1535/236_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1535/236_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o quadro de pessoal da Prefeitura Municipal."</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1538/237_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1538/237_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Institui o Sistema de Controle Interno das Ações e Atos da Administração Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1540/238_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1540/238_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público na comunidade de Brejão."</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1541/239_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1541/239_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Fundo Municipal de Moradia Popular e do Conselho Municipal de Habitação Popular e dá outras providências."</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1542/240_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1542/240_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público na comunidade de Achado."</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1543/241_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1543/241_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2002 e dá outras providências."</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1544/242_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1544/242_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Garantia de Renda Mínima associado a ações sócio educativas, e determina outras providências."</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Cledinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1545/243_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1545/243_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público no bairro Alto Santana."</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1546/244_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1546/244_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre declaração de utilidade pública."</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1547/245_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1547/245_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público."</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1548/246_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1548/246_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de via pública na comunidade de Boa Vista."</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1549/248_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1549/248_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a ingressar em Associação Civil sem fins lucrativos e dá outras providências."</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1550/249_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1550/249_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1551/250_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1551/250_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Cria as áreas de Proteção Ambiental e Incentivos Fiscais aos Imóveis Revestidos de Vegetação Arbóreas (Paraíso Verde)."</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1552/251_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1552/251_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Santana do Paraíso a celebrar convênio para transferência de recursos com Banco de Desenvolvimento de Minas Gerais S.A - BDMG e dá outras providências."</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1553/252_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1553/252_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público no bairro Industrial."</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1554/253_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1554/253_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre declaração de utilidade pública da AMAS."</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1581/255_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1581/255_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o exercício do poder de fiscalização dos vereadores no município de Santana do Paraíso/MG."</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1582/256_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1582/256_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1583/260_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1583/260_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público na comunidade de águas claras."</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1584/261_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1584/261_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público no município."</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Jair Moraes de Oliveira, Canário, Cledinho, João da Cila, Toni Tancredo, Varlei Cândido de Assis (Varlei da Saúde), Zé Maria, Zé Vito, Zizinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1585/262_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1585/262_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público no município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1586/263_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1586/263_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Altera artigo 126 e revoga os respectivos incisos I e II da Lei 068/94 - Código Tributário Municipal."</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1587/264_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1587/264_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o recebimento do IPTU para o exercício de 2002 e recebimento da dívida ativa municipal e determina outras providências."</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1588/265_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1588/265_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a renovação de contrato administrativo de pessoal, nos termos da Lei 028/93"</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1590/266_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1590/266_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Acrescenta ao art. 108 da Lei Orgânica Municipal os parágrafos 1º, 2º e 3°."</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1591/267_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1591/267_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a regulamentar por decreto as atividades de implantação e exploração de aterro sanitário no âmbito municipal e determina outras providências."</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1592/270_pl-2001_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1592/270_pl-2001_0001.pdf</t>
   </si>
   <si>
     <t>"Altera a redação dos artigos 2º e 4º e revoga o artigo da Lei 220 de 28 dezembro de 2001."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -900,67 +900,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1521/223_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1522/224_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1523/225_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1524/226_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1525/227_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1526/228_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1527/229_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1528/230_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1529/231_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1530/232_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1532/233_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1533/234_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1534/235_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1535/236_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1538/237_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1540/238_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1541/239_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1542/240_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1543/241_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1544/242_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1545/243_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1546/244_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1547/245_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1548/246_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1549/248_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1550/249_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1551/250_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1552/251_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1553/252_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1554/253_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1581/255_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1582/256_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1583/260_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1584/261_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1585/262_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1586/263_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1587/264_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1588/265_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1590/266_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1591/267_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1592/270_pl-2001_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1521/223_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1522/224_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1523/225_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1524/226_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1525/227_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1526/228_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1527/229_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1528/230_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1529/231_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1530/232_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1532/233_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1533/234_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1534/235_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1535/236_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1538/237_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1540/238_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1541/239_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1542/240_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1543/241_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1544/242_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1545/243_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1546/244_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1547/245_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1548/246_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1549/248_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1550/249_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1551/250_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1552/251_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1553/252_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1554/253_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1581/255_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1582/256_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1583/260_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1584/261_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1585/262_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1586/263_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1587/264_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1588/265_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1590/266_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1591/267_pl-2001_0001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2001/1592/270_pl-2001_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="123.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="162.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>