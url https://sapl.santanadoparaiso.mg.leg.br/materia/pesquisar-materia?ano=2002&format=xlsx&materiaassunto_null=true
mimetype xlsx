--- v0 (2025-10-07)
+++ v1 (2026-06-22)
@@ -54,231 +54,231 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jair Moraes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1593/268_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1593/268_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre receituários médico-odontológicos na rede municipal de saúde."</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Canário</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1594/269_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1594/269_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Determina a inspeção médica anual nas escolas públicas do município."</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Raimundo Anício Botelho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1595/271_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1595/271_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Regime Jurídico dos Servidores do município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1596/272_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1596/272_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal, mediante licitação, outorgar a concessão do serviço público de administração e exploração do sistema de água e esgoto, e dá outras providências."</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1597/273_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1597/273_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Fixa as normas para estágio estudantil nos órgãos da Administração Pública e dá outras providências."</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1598/274_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1598/274_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2003 e dá outras providências."</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1599/275_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1599/275_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza ao Executivo Municipal a abertura de crédito adicional especial no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Varlei Cândido de Assis (Varlei da Saúde)</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1600/276_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1600/276_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre nova denominação de comunidade"</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1601/277_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1601/277_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de bairro na sede do município."</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>João da Cila</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1602/278_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1602/278_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público no Distrito Industrial do município"</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1603/279_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1603/279_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação da Escola Municipal em construção no bairro Residencial Paraíso no município de Santana do Paraíso - MG."</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1604/280_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1604/280_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Santana do Paraíso a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências."</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1605/281_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1605/281_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Altera redação do art. 4º da Lei 227 de 18 de abril de 2002."</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1606/282_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1606/282_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Altera redação das Leis 129/98, 193/01, 199/01 e 221/01 e determina outras providências."</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1607/283_pl-2002_0001.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1607/283_pl-2002_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Santana do Paraíso a contratar com o Banco Nacional de Desenvolvimento Econômico e Social - BNDES, operações de crédito com outorga de garantia para implantação do PMAT - Programa de Modernização da Administração Tributária e da Gestão dos Setores Sociais Básicos e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -585,67 +585,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1593/268_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1594/269_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1595/271_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1596/272_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1597/273_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1598/274_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1599/275_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1600/276_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1601/277_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1602/278_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1603/279_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1604/280_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1605/281_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1606/282_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1607/283_pl-2002_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1593/268_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1594/269_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1595/271_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1596/272_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1597/273_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1598/274_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1599/275_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1600/276_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1601/277_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1602/278_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1603/279_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1604/280_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1605/281_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1606/282_pl-2002_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2002/1607/283_pl-2002_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>