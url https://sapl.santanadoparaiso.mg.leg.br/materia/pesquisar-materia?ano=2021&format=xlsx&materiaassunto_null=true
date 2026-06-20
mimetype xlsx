--- v1 (2026-02-04)
+++ v2 (2026-06-20)
@@ -54,5568 +54,5568 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Laércio Sancho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_ordinaria_1134_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_ordinaria_1134_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a exploração do serviço de passeio turístico por meio de Trenzinhos da Alegria."</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>Claudimar Alves</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_ordinaria_1135_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_ordinaria_1135_2021.pdf</t>
   </si>
   <si>
     <t>"Estabelece procedimentos e medidas de proteção para os casos violência e ameaças contra o professor, diretor e servidores da rede municipal de ensino, proveniente da relação de ensino com alunos de todo ciclo ministrado."</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>Elton Detetive</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_ordinaria_1136_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_ordinaria_1136_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a implantação do "PROJETO OLHO VIVO" nas principais ruas e locais de evidência do Município Santana do Paraíso/MG."</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>Vagner da Laje</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_ordinaria_1137_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_ordinaria_1137_2021.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Jovem Aprendiz no município de Santana do Paraíso e determina outras providências."</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>César Fuscão</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/146/projeto_de_lei_ordinaria_1138_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/146/projeto_de_lei_ordinaria_1138_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre padronização das placas indicativas de nomes de ruas, logradouros públicos e determina outras providências."</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>Bruno Campos Morato</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_ordinaria_1140_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_ordinaria_1140_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação de pessoal por tempo determinado para atender necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal/88 e artigo 238 da Lei Municipal nº 230 de 2002, e dá outras providências".</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_lei_ordinaria_1141_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_lei_ordinaria_1141_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a remoção de veículos/carcaças, motorizadas ou não, abandonados em logradouros públicos do município de Santana do Paraíso-MG."</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_ordinaria_1142_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_ordinaria_1142_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de divulgação da lista de vacinados contra a Covid-19."</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_ordinaria_1143_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_ordinaria_1143_2021.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Social Bolsa Aprendizagem Profissional e dá outras providências."</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>Alessandro Fábio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_ordinaria_1144_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_ordinaria_1144_2021.pdf</t>
   </si>
   <si>
     <t>"Institui no município de Santana do Paraíso o Programa Remédio em Casa e dá outras providências."</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_ordinaria_1145_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_ordinaria_1145_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a prioridade no atendimento aos portadores de Diabetes que precisem fazer exames, coletas de sangue, ultrassonografia de abdômen em posto de saúde, clínicas, hospitais, laboratórios e similares situados no município de Santana do Paraíso e dá outras providências."</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_lei_ordinaria_1146_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_lei_ordinaria_1146_2021.pdf</t>
   </si>
   <si>
     <t>"Estabelece a política municipal de proteção dos direitos da pessoa com Transtorno do Espectro Autista - TEA e dá outras providências.”</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_ordinaria_1147_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_ordinaria_1147_2021.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 16 e acrescenta parágrafo único da Lei Municipal nº 177/1999, e dá outras providências."</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"Dispõe sobre a isenção do pagamento do IPTU dos imóveis de Santana do Paraíso-MG no exercício de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_ordinaria_1149_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_ordinaria_1149_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a conceder descontos de juros e multa incidentes sobre tributos inscritos em dívida ativa, sobre seu parcelamento e dá outras providências."</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_ordinaria_1150_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_ordinaria_1150_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação de pessoal por tempo determinado para atender necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal/88 e artigo 238 da Lei Municipal nº 230 de 2002, e dá outras providências."</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_ordinaria_1151_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_ordinaria_1151_2021.pdf</t>
   </si>
   <si>
     <t>"Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para o combate à pandemia do coronavírus, medicamentos, insumos e equipamentos na área da saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_ordinaria_1152_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_ordinaria_1152_2021.pdf</t>
   </si>
   <si>
     <t>"Denomina Unidade Básica de Saúde enfermeira Priscila Cardoso da Silva, a UBS Cidade Nova, em Santana do Paraíso-MG."</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_ordinaria_1153_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_ordinaria_1153_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a gravação em áudio e vídeo, bem como das transmissões ao vivo das sessões de licitações públicas realizadas pelo Poderes Legislativo e Executivo, no âmbito do município de Santana do Paraíso/MG."</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_ordinaria_1154_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_ordinaria_1154_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a restruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº14.113, de 25 de dezembro de 2020."</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_ordinaria_1155_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_ordinaria_1155_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização de vacinação prioritária aos profissionais da Polícia Civil, Polícia Militar, Polícia Penal, Agentes Socioeducativos, profissionais que colaboram na limpeza urbana e na coleta de lixo, pessoas com Síndrome de Down, Autistas, Deficiência Intelectual e demais servidores públicos do Município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>Alber Dias</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_ordinaria_1156_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_ordinaria_1156_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Segurança Pública de Santana do Paraíso e dá outras providências."</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_ordinaria_1157_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_ordinaria_1157_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação de pessoal por tempo determinado para atender necessidade temporária de excepcional interesse público."</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_ordinaria_1158_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_ordinaria_1158_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o agendamento on-line de consultas e exames médicos em site ou em aplicativos da prefeitura municipal de Santana do Paraíso-MG."</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_ordinaria_1160_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_ordinaria_1160_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação e afetação de área urbana de uso comum e dá outras providências."</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_ordinaria_1161_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_ordinaria_1161_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Santana do Paraíso - MG abrir crédito adicional especial e dá outras providências."</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/173/projeto_de_lei_ordinaria_1162_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/173/projeto_de_lei_ordinaria_1162_2021.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Municipal nº 665 de 16 de julho de 2013, em determinados artigos, para dispor sobre a denominação do Conselho Municipal de Políticas Públicas sobre drogas - COMPPUD, Fundo Municipal de Políticas Públicas sobre drogas - FUMPPUD e Programa Municipal de Políticas Públicas sobre drogas - PROMPPUD, do município de Santana do Paraíso/MG e dá outras providências."</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>Alber Dias, Alessandro Fábio, Claudimar Alves</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_ordinaria_1163_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_ordinaria_1163_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial do servidor público do Poder Legislativo Municipal."</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/176/projeto_de_lei_ordinaria_1164_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/176/projeto_de_lei_ordinaria_1164_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouros públicos localizados no "Bairro Chácaras do Vale".</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>Alessandro Fábio, Claudimar Alves, Vagner da Laje</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/175/projeto_de_lei_ordinaria_1165_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/175/projeto_de_lei_ordinaria_1165_2021.pdf</t>
   </si>
   <si>
     <t>"Determina a publicação eletrônica da lista de espera para vagas, na creches e escolas de educação infantil no âmbito do município de Santana do Paraíso/MG."</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_ordinaria_1166_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_ordinaria_1166_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de divulgar a relação dos medicamentos disponíveis e indisponíveis da rede pública de saúde do município de Santana do Paraíso-MG."</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/178/projeto_de_lei_ordinaria_1167_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/178/projeto_de_lei_ordinaria_1167_2021.pdf</t>
   </si>
   <si>
     <t>"Restitui as perdas inflacionárias relativas ao ano de 2020 aos servidores públicos municipais de Santana do Paraíso/MG e dá outras providências."</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_ordinaria_1168_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_ordinaria_1168_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão ou permissão de serviço público de transporte público de passageiros por ônibus, micro-ônibus ou vans de Santana do Paraíso (MG), e dá outras providências."</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_ordinaria_1169_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_ordinaria_1169_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de Santana do Paraíso, do Estado de Minas Gerais, e dá outras providências."</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/181/projeto_de_lei_ordinaria_1170_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/181/projeto_de_lei_ordinaria_1170_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre anistia de multas aplicadas aos comerciantes, a partir do Decreto de nº901 de 21/03/2020, e dá outras providências."</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>Alexandre Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_ordinaria_1171_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_ordinaria_1171_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição de queima, soltura e manuseio de fogos de artifício, artefatos pirotécnicos, rojões e foguetes que cause poluição sonora, como estouros e estampidos no município de Santana do Paraiso.”</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_ordinaria_1172_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_ordinaria_1172_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Santana do Paraíso a contratar com o Banco de Desenvolvimento de Minas Gerais - BDMG, operações de crédito com outorga de garantia e dá outras providências."</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/184/projeto_de_lei_ordinaria_1173_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/184/projeto_de_lei_ordinaria_1173_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição do valor do subsídio dos agentes políticos do Poder Legislativo Municipal."</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_1174_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_1174_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição do valor do subsídio dos agentes políticos do Poder Executivo Municipal."</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_ordinaria_1175_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_ordinaria_1175_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Declaração de Utilidade Pública à Associação AAMAR SANTANA DO PARAÍSO - VALE DO AÇO."</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_ordinaria_1176_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_ordinaria_1176_2021.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação art. 2º da Lei Municipal nº994, de 14 de dezembro de 2020 - LOA 2021."</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>Agnaldo Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_ordinaria_1177_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_ordinaria_1177_2021.pdf</t>
   </si>
   <si>
     <t>"Institui a "Semana Municipal de Conscientização e Combate à Violência Contra a Pessoa Idosa" no âmbito do Município de Santana do Paraíso e determina outras providências."</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_ordinaria_1178_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_ordinaria_1178_2021.pdf</t>
   </si>
   <si>
     <t>Institui, na cidade de Santana do Paraíso, o Programa de Cooperação e Código Sinal Vermelho, como forma de pedido de socorro e ajuda para mulheres em situação de violência doméstica, conforme Lei Federal nº11340, de 07 de Agosto de 2006".</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_ordinaria_1179_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_ordinaria_1179_2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Projeto Adote uma Lixeira  no Município de Santana do Paraíso/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_ordinaria_1180_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_ordinaria_1180_2021.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 177/1999 nos artigos que menciona, e dá outras providências."</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_ordinaria_1181_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_ordinaria_1181_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para Adesão ao Projeto Mãos Dadas do Governo do Estado de Minas Gerais e dá outras providências."</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_ordinaria_1182_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_ordinaria_1182_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre viagens a serviço ou interesse da Câmara Municipal de Santana do Paraíso e concessão de diárias aos servidores públicos e agentes políticos no âmbito do Poder Legislativo."</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>Alber Dias, Alessandro Fábio, Claudimar Alves, Laércio Sancho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_ordinaria_1183_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_ordinaria_1183_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a garantia do direito de preferência das mulheres vítimas de violência doméstica à matrícula e a transferência dos filhos ou de crianças e adolescentes sob sua guarda, nas escolas da rede municipal de ensino de Santana do Paraíso."</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_ordinaria_1184_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_ordinaria_1184_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação em praças e parque públicos de brinquedos adaptados e equipamentos especialmente desenvolvidos para lazer e recreação de crianças com modalidade reduzida e necessidade especiais, no âmbito do Município de Santana do Paraíso e determinas outras providências."</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_ordinaria_1185_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_ordinaria_1185_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de supermercados, hipermercados, possuírem carrinhos de compras adaptados às pessoas com deficiência no âmbito do município de Santana do Paraíso e determina outras providências."</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_ordinaria_1186_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_ordinaria_1186_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação do Parque Linear localizado no bairro Cidade Nova"</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_ordinaria_1187_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_ordinaria_1187_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o atendimento prioritário aos doadores de sangue, órgãos e medula óssea no âmbito do município de Santana do Paraíso-MG."</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de__lei_ordinaria_1188_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de__lei_ordinaria_1188_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual (PPA) do Município de Santana do Paraíso/MG para o quadriênio 2022 a 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>Agnaldo Coxinha, Alber Dias, Alessandro Fábio, Alexandre Coutinho, César Fuscão, Claudimar Alves, Elton Detetive, João da Ambulância, Laércio Sancho, Manoelzinho, Vagner da Laje</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_ordinaria_1191_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_ordinaria_1191_2021.pdf</t>
   </si>
   <si>
     <t>"Institui no âmbito do município de Santana do Paraíso-MG a obrigatoriedade instalação de equipamentos bloqueadores ou eliminadores de ar na tubulação do sistema de abastecimento de água."</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_ordinaria_1192_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_ordinaria_1192_2021.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do inciso I da Art. 8º da Lei Municipal nº26/2003, que dispõe sobre as alíquotas de Imposto Sobre Serviços de Qualquer Natureza (ISSQN) e dá outras providências, nos termos da Lei Complementar nº 116 de 31 de julho de 2003."</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_ordinaria_1193_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_ordinaria_1193_2021.pdf</t>
   </si>
   <si>
     <t>"Institui a Declaração de Direitos de Liberdade Econômica, estabelece normas para a concessão de alvará de localização e cadastro econômica municipal, bom como estabelece atividades de risco em grau baixo e médio no  município de Santana do Paraíso/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_de_lei_ordinaria_1194_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_de_lei_ordinaria_1194_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regularização imobiliária de edificações executadas em desacordo com o disposto no Art. 8º do Código de Obras do Município de Santana do Paraíso, Lei municipal 178 de 10 de dezembro de 1999, cria a taxa de regularização e dá outras providências."</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/204/projeto_de_lei_ordinaria_1195_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/204/projeto_de_lei_ordinaria_1195_2021.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o disposto no artigo 8º, inciso IV da CF/88, artigo 124 da Lei Orgânica Municipal e artigo 57 da Lei Municipal Complementar 230 de 02 de junho de 2002 estipulando prazos para descontos e repasses à Entidade Sindical e dá outra providências."</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/205/projeto_de_lei_ordinaria_1196_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/205/projeto_de_lei_ordinaria_1196_2021.pdf</t>
   </si>
   <si>
     <t>"Altera a alínea "a" do inciso I do artigo 2º da Lei Municipal nº 746, de 05 de março de 2015, que dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa Idosa - CMDPI, e dá outras providências."</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/206/projeto_de_lei_ordinaria_1197_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/206/projeto_de_lei_ordinaria_1197_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Campeonato de Futebol de Santana do Paraíso, bem como autoriza a concessão de premiações aos vencedores - Campeão e Vice-Campeão, e dá outras providências."</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/207/projeto_de_lei_ordinaria_1198_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/207/projeto_de_lei_ordinaria_1198_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização ao Poder Executivo Municipal de promover a Desafetação e Doação, com encargo, de bem imóvel pertencente ao Município de Santana do Paraíso (MG), e dá outras providências."</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/208/projeto_de_lei_ordinaria_1199_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/208/projeto_de_lei_ordinaria_1199_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre política municipal de segurança alimentar e nutricional sustentável e dá outras providências."</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/209/projeto_de_lei_ordinaria_1200_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/209/projeto_de_lei_ordinaria_1200_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir crédito suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/210/projeto_de_lei_ordinaria_1201_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/210/projeto_de_lei_ordinaria_1201_2021.pdf</t>
   </si>
   <si>
     <t>"Ratifica o protocolo de intenções firmado entre os municípios que integram o Consórcio Intermunicipal Multifinalitário do Vale do Aço - CIMVA."</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/211/projeto_de_lei_ordinaria_1202_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/211/projeto_de_lei_ordinaria_1202_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o ingresso do município de Santana do Paraíso/MG no consórcio público para defesa e revitalização do Rio Doce e dá outras providências."</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/212/projeto_de_lei_ordinaria_1203_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/212/projeto_de_lei_ordinaria_1203_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de isenção relativa à Taxa de Licença para Ocupação do Solo nas Vias e Logradouros públicos a agricultores e artesãos, e dá outras providências."</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_lei_1204_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_lei_1204_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouros públicos localizados no "Bairro Águas Claras".</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_lei_ordinaria_1205_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_lei_ordinaria_1205_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre incentivo fiscal para a contratação de mulheres vítima de violência por prestadores de serviços, sujeitos à incidência do Imposto sobre Serviço de Qualquer Natureza - ISS."</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_ordinaria_1206_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_ordinaria_1206_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do complemento constitucional ao profissionais da educação básica da rede municipal de ensino, como medida excepcional e transitória destinada a promover o cumprimento do disposto no artigo 212-A, inciso XI, da Constituição Federal."</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/280/projeto_de_lei_ordinaria_1207_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/280/projeto_de_lei_ordinaria_1207_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização ao Poder Executivo Municipal para firmar Termo de Cooperação Técnica visando à permuta de servidor público do quadro de cargos de provimento efetivo por outro de outro Ente Federativo, e dá outras providências."</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei_ordinaria_1208_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei_ordinaria_1208_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a adquirir e doar aos servidores públicos municipais um kit natalino por ocasião das festividades de Natal aos servidores públicos municipais."</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_ordinaria_1209_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_ordinaria_1209_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de cestas natalinas aos servidores do Poder Legislativo."</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>João da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/2073/mocao_de_aplausos_056_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/2073/mocao_de_aplausos_056_2021.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos ao Sr. Fábio Ferreira Lima"</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_001_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_001_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal da Saúde, uma ambulância para o bairro Industrial."</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_002_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_002_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, um profissional farmacêutico, afim de estabelecer e manter uma farmácia de Minas no bairro Industrial."</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_003_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_003_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma da praça de lazeres e atividades físicas (academia para idosos), localizada na Av. José Catarino Pessoa, próximo à creche no bairro Industrial."</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/812/indicacao_004_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/812/indicacao_004_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a recuperação de pavimentação e drenagem da rua Jenipapo, próximo ao número 651e da Av. Pequiarana, próximo ao número 1095, no bairro Jardim Vitória, Santana do Paraíso."</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/813/indicacao_005_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/813/indicacao_005_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a recuperação da galeria e nivelamento do asfalto da mesma, situado na rua Joaquim Manuel Macedo, nº195, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/814/indicacao_006_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/814/indicacao_006_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a roçada e limpeza das extremidades de todas as ruas do bairro Cidade Nova e do canteiro central da Av. Carlos Edmundo Landaeta."</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/815/indicacao_007_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/815/indicacao_007_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a retirada do entulho e a limpeza da estrada que liga a BR 381 até o bairro Chácaras do Vale e a fixação de placas de "PROIBIDO JOGAR LIXO".</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vagner da Laje, Alessandro Fábio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_008_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_008_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, operação tapa buraco com massa asfáltica ao longo da Avenida Vitto Gagiatto no Distrito Industrial de Santana do Paraíso e a limpeza das extremidades e canteiros.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_009_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_009_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto à construção de uma passagem elevada na rua Dona Canuta, em frente ao número 118, Centro."</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_010_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_010_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza da quadra esportiva, o conserto do bebedouro e um caminhão de areia preta para manutenção do campo de futebol do bairro Industrial."</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/819/indicacao_011_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/819/indicacao_011_2021.pdf</t>
   </si>
   <si>
     <t>"Indica, em caráter de urgência, ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um corrimão e reforma da calçada situada na Av. Minas Gerais, próximo ao número 400, fundo com o Centro de Conveniência de Pessoa Idosa - Maria da Conceição Pereira."</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_012_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_012_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, uma contenção no córrego situado na Av. José Catarino Pessoa, no bairro Industrial, em frente ao nº10."</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_013_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_013_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, manutenção e reparo nas ruas Taubaté, Av. São Paulo com a São Luiz, Diadema, rua Mogi Mirim perto do posto de saúde no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/822/indicacao_014_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/822/indicacao_014_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a limpeza da rua Piquiarana, nas proximidades do nº 1160, onde apresenta grande volume de terra e pedregulhos no centro da via."</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_015_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_015_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, a aquisição de uma câmara fria adequada para armazenamento de medicamentos e vacinas que necessitam estar em baixa temperatura para USB situada no bairro Ipaba."</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_016_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_016_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a restruturação do Cemitério Capela Dona Dina, situado no bairro Ipaba do Paraíso, com uma reforma da capelinha, limpeza total do local e cercamento em todo entorno da área com placas de muro."</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_017_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_017_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, notificar a concessionária CEMIG Distribuição S/A por cobrança indevida da taxa de iluminação pública na zona rural Córrego do Monjolo e Boa Vista e isenção do valor cobrado aos moradores de outros bairros em igual situação, até que se tenha ofertado."</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_018_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_018_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza com retirada de lixos, entulhos e matagal no córrego na Av. José Catarino Pessoa, no bairro Industrial."</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_019_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_019_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a retirada de uma árvore condenada a cair sobre as residências ao lado, colocando em risco a vida dos moradores na rua rua Ypê, nº61, Chácaras Paraíso."</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_020_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_020_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a manutenção e reparos na rua Ônix, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_021_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_021_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Assistência Social, uma visita na casa do Sr. Antônio Lucas, rua do Contorno, Brejão, pois sua casa está com a estrutura comprometida."</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/830/indicacao_022_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/830/indicacao_022_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a operação tapa buracos no endereços abaixo"</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_023_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_023_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Assistência Social, a urgência na reavaliação nos cadastrados dos programas de aluguéis sociais."</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_024_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_024_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a remoção de veículos abandonados ou estacionados em situações que caracteriza seu abandono nos logradouros públicos, canteiros ou lotes vazios, com base na Lei Municipal de Santana do Paraíso nº687 de 09 de dezembro de 2013."</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_025_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_025_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, reforma e um bebedouro para ponto de apoio dos garis no bairro Industrial."</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_026_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_026_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, calçamento da estrada da Cachoeira de Cima (Cachoeira do Paraíso)."</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_027_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_027_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o desentupimento das bocas de lobo da rua Vital Brasil, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_028_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_028_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar, em caráter de urgência, a reconstrução do muro de arrimo da rua São Sebastião, próximo do bar do Nelson, bairro Alto do Santana."</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_029_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_029_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a pavimentação da estrada de acesso à Cachoeira do Paraíso (Cachoeira de Cima)."</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_030_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_030_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o patrolamento e encascalhamento da Av. Joaquim Silvério dos Reis."</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_031_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_031_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, pro meio da Secretaria Municipal de Obras, viabilizar, em caráter de urgência, a realização dos serviços abaixo."</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_032_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_032_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reconstrução da cerca dos lotes nº 60 e 144 da rua Ana Campos."</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_033_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_033_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a reforma da limpeza no entrono da quadra do Estádio Dário Padilha."</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_034_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_034_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o conserto de bebedouro, localizado na quadra do estádio Dário Padilha."</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_035_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_035_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, viabilizar a aquisição de sacolas, de preferência de papel ou plásticas de cor preta, para farmácia municipal."</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_036_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_036_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o desentupimento das bocas de lobos das ruas Glicéria de Almeida, Estônia, Letônia e das avenidas Lafaiete Lopes e José Catarino Pessoa."</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_037_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_037_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a capina da rua Mogi Mirim, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_038_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_038_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza da Av. Girassol, no bairro Águas Claras."</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_039_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_039_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, efetuar o patrolamento e encascalhamento das estradas rurais das comunidades Chico Lucas e Coruja."</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_040_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_040_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de escadas para acesso entra as ruas: São João, Santa Rosa e São Sebastião, e também, construção de uma escada na rua São Pedro, localizados no bairro Alto de Santana."</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_041_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_041_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, a limpeza do cemitério localizado à rua Dona Canuta, Centro, Santana do Paraíso."</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_043_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_043_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio Secretaria Municipal de Obras, efetuar serviços de reparos/manutenção no calçamento da rua Campo Belo e rua João de Deus, na região central do município."</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_043_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_043_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, efetuar serviços de reparos/manutenção no calçamento da rua Campo Belo e rua João de Deus, na região central do município."</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_044_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_044_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a reconstrução da ponte do bairro Chácaras Paraíso."</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_045_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_045_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto à limpeza de lote vago na rua João Matias de Oliveira, 75, Josefino Anício."</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_046_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_046_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto à limpeza de lotes vagos nas proximidades do Loteamento São José com a rua Manoel Carlos."</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_047_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_047_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a recuperação da pavimentação da rua Mogi Mirim, próximo ao número 228, da Rua Santo Amaro, próximo ao número 409, da rua Taubaté, próximo ao número 57 e na Avenida São Paulo, próximo ao número 123, ambos no bairro Parque Caravelas, Santana do Paraíso."</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_048_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_048_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providências quanto à limpeza de área pública na rua Pinheiro, próximo ao nº 75, no bairro São Francisco."</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_049_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_049_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar quanto à limpeza de lote vago em frente ao nº 42 da rua Jonas, no bairro São José."</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_050_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_050_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto à limpeza de lote vago em frente à Escola Municipal José Dias Bicalho Filho, rua Sagrado Coração, Centro."</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_051_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_051_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto à limpeza de área particular na rua Clarice Lispector, nº95, Cidade Nova."</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_052_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_052_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a pavimentação das ruas Holanda e Finlândia, no bairro Industrial."</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_053_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_053_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Municipal de Obras, providenciar em caráter de urgência, a limpeza e patrolamento da rua França, no bairro Industrial."</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_054_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_054_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retomada da obra na rua França, no bairro Industrial."</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_056_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_056_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, uma operação tapa buraco ao longo das ruas Mogi Mirim e Taubaté, no bairro Parque Caravelas e a capina do canteiro da rua Mogi Mirim situado abaixo da linha de transmissão."</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_057_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_057_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, a inspeção e reparos no telhado do prédio da Unidade Básica de Saúde (UBS) do Parque Caravelas, a implantação de um sistema de escoamento de água na parte externados fundos e a reforma das cadeiras de toda unidade."</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_058_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_058_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o recapeamento na rua Pêssego, localizada no bairro Bom Pastor."</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_059_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_059_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a pavimentação da rua Suíça no bairro Industrial."</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_060_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_060_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o restante da pavimentação da rua Turquia, no bairro Industrial."</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_061_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_061_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, a limpeza e desobstrução das bocas de lobo e colocação de tampas no bairro Cidade Nova, conforme descrito abaixo."</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_062_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_062_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a sinalização vertical e horizontal dos 3 quebra molas na Av. Jonas Barbosa, situado no bairro Residencial Bethânia."</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_063_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_063_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, a instalação de um poste equipado com braço e luminária de LED, do lado esquerdo do nº 189."</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_064_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_064_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza de lotes vagos na rua Maristela Gomes de Freitas Cardoso, antiga rua 21, no nº130, no Residencial Bethânia."</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_065_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_065_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de lombadas (quebra-molas) no Av. Getúlio Vargas."</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_066_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_066_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar corte de árvore de porte grande localizada à Av. Getúlio Vargas nº 469, Centro, Santana do Paraíso."</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_067_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_067_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a construção de um muro de arrimo para estabilização da sua Santa Maria. próximo à casa nº29 A."</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_069_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_069_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo que possa contratar um funcionário para prestar serviços no Delegacia de Polícia Civil de Santana do Paraíso/MG, exercendo o cargo de vistoriador de veículos."</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_070_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_070_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, limpeza da praça do Cejoc - bairro Oliveira."</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_071_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_071_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo a mudança de horário de ônibus da empresa Univale devido à pandemia."</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_072_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_072_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obas, em caráter de urgência, solicito mutirão de limpeza e poda de mato de todas as ruas do Cidade Nova."</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_073_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_073_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, solicito a substituição do telhado da UBS - posto de saúde do Cidade Nova."</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_074_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_074_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a sinalização horizontal e vertical das ruas do bairro Cidade Nova."</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_075_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_075_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a sinalização horizontal e vertical das ruas do bairro Jardim Vitória."</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_076_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_076_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza das ruas e área/lotes do bairro Jardim Vitória e aumentar a coleta de lixo no bairro."</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_077_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_077_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, recapeamento do asfalto na Avenida Minas Gerais, do número 470 a 511, e pintura da faixa de pedestre neste mesmo local."</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_078_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_078_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, solicitar ao órgão competente a abertura e limpeza do córrego localizado em frente ao nº65 da rua Pinheiro, bairro Vale do Paraíso."</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_079_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_079_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a instalação de placas de identificação nas ruas, praças e prédios públicos em todos os bairros do município."</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_090_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_090_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a construção de uma escada atrás do estádio municipal João Bárbara da Silveira."</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_081_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_081_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a construção de uma quadra poliesportiva paralela ao estádio municipal João Bárbara da Silveira, no Centro."</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_082_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_082_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um quebra-molas na Avenida José Catarino Pessoa, em frente ao nº 872."</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_083_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_083_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, viabilizar a construção de uma creche no bairro Oliveira, no Centro."</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_084_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_084_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que seja viabilizado a contratação de médicos geriatras para atender a população idosa na rede municipal de saúde."</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_085_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_085_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a continuação das obras nas ruas Filemon, Israel e Malaquias, no bairro São José."</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_086_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_086_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, proceder com a implantação e readequação da sinalização de trânsito do bairro Industrial."</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_087_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_087_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um quebra-molas na rua Manoel Nero, nº 33, no bairro Industrial."</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_088_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_088_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal da Educação, Esporte e Lazer, um monitor(a) para cada ônibus escolar da zona rural de Santana do Paraíso."</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_089_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_089_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um quebra-molas na rua Rodrigues Campos, nº263, em frente à creche do bairro Industrial."</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_090_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_090_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o desentupimento das bocas de lobo da rua Ucrânia, no bairro Industrial."</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_091_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_091_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o desentupimento das de lobo da  rua Estônia, no bairro Industrial."</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_092_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_092_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza e roçagem localizada na entrada da rua Estônia, no bairro Industrial."</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_093_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_093_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a capina da praça situada entre as ruas Rodrigues Campos e Polônia, no bairro Industrial."</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_094_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_094_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio de V. Ex., providenciar, em caráter de urgência, o aumento do efetivo da Polícia Militar no bairro Jardim Vitória."</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_095_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_095_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a efetuação da coleta de lixo na portaria do condomínio Gran Royalle."</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_096_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_096_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, uma execução de recuperação da pavimentação do acesso ao condomínio Gran Royalle, em Santana do Paraíso."</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_097_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_097_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza da rua Espédito Martins, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_098_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_098_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de entulho da rua Santo Amaro, nº 525 e 542, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_099_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_099_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a capina na esquina da rua Jabaquara com a rua Santo Amaro, no Parque Caravelas."</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_100_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_100_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada do entulho na esquina da rua Rio Grande da Serra, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_101_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_101_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza das margens do córrego ao longo  da Av. José Catarino Pessoa, no bairro Industrial."</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_102_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_102_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, uma equipe de profissionais de área de saúde na unidade de saúde do bairro Ipabinha."</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_103_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_103_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o calçamento da rua Divinópolis no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_104_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_104_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Educação, Obras, Saúde, Governo, que realize as demandas de diversos setores públicos."</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_105_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_105_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a manutenção, a limpeza e a recomposição do muro no entorno do cemitério municipal localizado na rua Dona Canuta, no Centro."</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_106_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_106_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um quebra-molas na Avenida Lafaiete Lopes, em frente ao nº 434."</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_107_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_107_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada do entulho às margens do córrego da Av. Joaquim Avelino dos Reis, no bairro Industrial, perto da Copasa nº 06."</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_108_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_108_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a pavimentação asfáltica da rua Luminato Alves, no bairro Industrial."</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_109_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_109_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio Secretaria Municipal de Obras, viabilizar o patrolamento e encascalhamento da rua Limoeiro, no bairro São Francisco."</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_110_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_110_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a reforma e manutenção do calçamento das ruas 1º maio, São Vicente, Campo Belo, Albertino Drumond, Santa Magarida e Avenida Brasil."</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_111_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_111_2021.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, efetuar a pintura  dos quebra molas da Avenida Nelson Pereira e Alberina Pessoa, no Centro."</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_112_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_112_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência o patrolamento é o encascalhamento da rua Romero José Santos Vale."</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_113_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_113_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a colocação de um alambrado ou construção de um muro entorno do Posto de Saúde UBS, no bairro Cidade Nova,"</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_114_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_114_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a construção de 7 acessos em forma de escada ao longo de toda Avenida Carlos Edmundo Landaeta."</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_115_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_115_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, providenciar, em caráter de urgência, a implantação de um poste com iluminação na esquina entre as ruas Carlos Chagas e Gregório de Matos, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_116_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_116_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de uma valeta de escoamento de água pluvial na rua Vila Lobos."</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_117_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_117_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Educação, a instalação de uma sala de AEE - Atendimento Educacional Especializado - em Água Claras."</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_118_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_118_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, notificação de proprietário de lote vago localizado na esquina da Av. Piquiarana, ao lado do nº 1160."</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_119_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_119_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, as demandas apresentadas por representantes da comunidade rural Brejão."</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_120_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_120_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja providenciado a troca do poste de energia elétrica, localizado na esquina da rua Ucrânia com a rua Noruega."</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_121_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_121_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, demandas apresentadas por representantes da comunidade rural Brejão."</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_122_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_122_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a capina da sua Crisalândia, em frente ao nº 190, 245 e 33, no bairro Águas Claras."</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_123_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_123_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza e roçamento do canteiro de toda Av. Carlos Edmundo Landaeta, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_124_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_124_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de entulho na rua Tulipa, em frente ao nº 150, no bairro Águas Claras."</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_125_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_125_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a capina na calçada de toda a rua Suécia, na bairro Industrial."</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_126_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_126_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a melhoria do asfalto que dá acesso à BR 381, passando pela fábrica de colchão no bairro de Cidade Nova."</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_127_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_127_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal. por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de entulhos na esquina da rua Petrolina coma rua Olinda, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_128_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_128_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, sinalizar as ruas do bairro Alto do Santana com os seus respectivos nomes."</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_129_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_129_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar o patrolamento e encascalhamento nas ruas da comunidade do Achado."</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_130_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_130_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de lixo na esquina da Av. Joaquim Avelino dos Reis, próximo ao nº 314, no bairro Industrial."</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a aquisição de kit escolar para os alunos da rede municipal."</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_133_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_133_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, providenciar, em caráter de urgência, a remoção de um poste de energia na rua Monteiro Lobato, nº 421, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_134_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_134_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, notificação para limpeza de lote ao lado do nº 136, rua Eustáquio de Oliveira, no bairro Josefino Anício."</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_135_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_135_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto ao lixo e entulhos depositados às margens de rua Santo Antônio esquina com a rua Dona Canuta - Centro, em Santana do Paraíso."</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_136_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_136_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar quanto à limpeza dos lotes vagos localizados na rua Recife, ao lado do nº 736, bairro São Francisco."</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_137_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_137_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar a limpeza do lote vago localizado na rua Monte das Oliveiras, no bairro São José, ao lado do nº 119, esquina com a rua Ester.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_139_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_139_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, a iluminação da ciclovia situada na Avenida Minas Gerais, nº 339 até o nº249, chegando na subestação Mesquita."</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_140_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_140_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a pintura dos quebra-molas no centro da cidade."</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_141_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_141_2021.pdf</t>
   </si>
   <si>
     <t>"Indico ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, retomada das obras na rua França, no bairro Industrial."</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_142_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_142_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a retirada de entulhos e terra na Avenida Glicéria de Almeida, próximo ao nº 18."</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_143_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_143_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a capina e a limpeza das extremidades de todas as vias e áreas de praças do bairro Residencial Bethânia."</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_144_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_144_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza e a recomposição da tampa de 3(três) bocas de lobos, situadas nos seguintes endereços."</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_145_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_145_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a modificação do cronograma da coleta de lixo na rua Laudelino Emídio do Nascimento, no bairro Residencial Bethânia."</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_146_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_146_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a recomposição da tampa de boca de lobo, situado na rua Olavo Bilac, próximo ao nº 168, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>Alessandro Fábio, João da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_147_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_147_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que promova a fiscalização e a exigência para que as empresas com grandes frotas de veículos em outro município, promova o registro em nosso município, cumprindo o que determina o CTB."</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_148_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_148_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que promova, em caráter de urgência, a implantação do "PROGRAMA RESPIRAR"."</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_149_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_149_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza dos lotes em frente ao nº 127 e 117 na rua Angico, no bairro São Francisco."</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_150_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_150_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza dos lotes vagos no bairro Parque Caravelas, conforme relação abaixo."</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_151_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_151_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, solicitar ao setor responsável reparos no bueiro/boca de lobo na caixa central, localizada na rua São José dos Campos, próximo ao nº 359, no Parque Caravelas."</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_152_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_152_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto aos ruídos e barulhos produzidos por uma serralheria, localizada na rua São José dos Campos, nº 282, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_153_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_153_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto à iluminação pública na esquina da rua Mogi Mirim com São José dos Campos, instalação de placas de identificação de logradouros."</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_154_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_154_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza das rua Duval Gomes, do nº 20 até ao nº235, no bairro Industrial."</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_155_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_155_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza da rua Luminato Alves do nº130 até o nº 218, e também da limpeza do córrego no bairro Industrial."</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_156_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_156_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, solicitar à empresa responsável pela coleta do lixo efetuar o recolhimento semanal na comunidade rural Chico Lucas e na estrada da Cachoeira Paraíso."</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_157_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_157_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza da rua José Catarino Pessoa, nº 1206, no bairro Industrial."</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_158_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_158_2021.pdf</t>
   </si>
   <si>
     <t>"Indico ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a regulamentação dos serviços de táxi e demarcação e instalação de pontos no município."</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_159_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_159_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reconstrução do guarda corpo da ponte localizada na Avenida Brasil, no Centro."</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_160_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_160_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a limpeza e a manutenção do calçamento da rua Benedito Paixão, no Centro e efetuar o calçamento da rua Geraldo Dias."</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_161_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_161_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, realizar os serviços listados abaixo."</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_162_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_162_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a construção de um poço artesiano no bairro Bom Sucesso."</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_163_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_163_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a construção de fossas sépticas nas comunidades da zona rural."</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_164_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_164_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a retirada de um poste em frente ao nº 637 da Av. Piquiarana esquina coma rua Seringueiras no bairro Jardim Vitória."</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_165_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_165_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a construção de uma nova Unidade Básica de Saúde no bairro Ipaba do Paraíso."</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_166_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_166_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a execução de serviços no bairro Residencial Bethânia, na Av. Sr. Jonas Barbosa."</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_167_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_167_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, pode de árvores em torno do estádio municipal João Bárbara da Silveira."</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_168_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_168_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza de área pública no bairro Ipaba."</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_169_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_169_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a criação de elaboração da lei de uso e ocupação do solo e revisão do Plano Diretor."</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_170_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_170_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, por meio da Secretaria de Obras, providenciar a limpeza da rua João Alves Nogueira, nº 30, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_171_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_171_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, a retirada de entulhos e móveis velhos que estão abandonados na calçada."</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_172_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_172_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza de um lote que se encontra na rua Joaquim Macedo ao lado do nº 195, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_173_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_173_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a pintura de faixas de pedestre e faixas de quebra mola na MG 232, no bairro Industrial e na Av. minas Gerais, próximo ao nº 482."</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_174_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_174_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de três redutores de velocidade (quebra-molas) na Av. Carlos Edmundo Landaeta, nos nº 2190 e 1775 e outro na rua Prudente de Morais nº 175, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_175_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_175_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a mudança de fluxo de via para mão dupla e de um lado e renovar a sinalização vertical e horizontal."</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_176_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_176_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, Providenciar a restauração do antigo Casarão da Belgo, em Ipaba."</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_177_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_177_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a sinalização de Proibido Estacionar do lada esquerdo da pista na Av. José Catarino Pessoa, do nº 874 a 1153, no bairro Industrial."</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_178_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_178_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reconstrução de parte da rua Benedito Barbosa, em frente ao nº 96, no bairro Industrial."</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_179_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_179_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a pavimentação do restante da rua Dr. Atherton, na parte de cima, perto da subestação do bairro Industrial."</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_180_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_180_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a pavimentação da rua Suíça na parte de cima, perto da subestação do bairro Industrial."</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_181_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_181_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o desentupimento das manilhas de águas pluviais na rua Alemanha, no bairro Industrial."</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_182_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_182_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a aquisição de 10 cadeiras para a unidade de saúde azul, no bairro Industrial."</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_183_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_183_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a aquisição e instalação de 01 aparelho de ar condicionado para unidade de saúde azul, no bairro Industrial."</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_184_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_184_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada do lixo na esquina da rua Topázio com a rua Esmeralda, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_185_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_185_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a sinalização de placas de PARE no cruzamento da rua João Luminato Alves, nº 172 com a rua Simão Campos, no bairro Industrial."</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_187_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_187_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que seja construída a sub-sede da Prefeitura Municipal de Santana do Paraíso no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_188_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_188_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza, a retirada de entulhos e a capina ao longo da Av. Dr. Atherton, no bairro Industrial."</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_189_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_189_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, a reforma e iluminação da praça situada na Av. José Catarino Pessoa, nº 240, bairro Industrial."</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_190_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_190_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar placas de identificação das ruas do bairro Industrial e também para o bairro São José."</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_191_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_191_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, o patrolamento, reabertura e a pavimentação asfáltica da rua Sorocaba no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_192_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_192_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, a construção de banheiros e um ponto de apoio na rampa de Voo Livre de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_193_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_193_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza, a capina e uma escória fina na rua Malaquias, no bairro São José."</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_194_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_194_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal de Obras, providenciar, em caráter de urgência, a reforma da quadra poliesportiva ao lado do campo de futebol, situada na rua Ouro, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_195_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_195_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reforma da quadra poliesportiva al lado do campo de futebol, situada na rua Ouro, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_196_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_196_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação de academia popular de ginástica no espaço anexo à quadra, localizada na rua Ouro, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_197_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_197_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reforma do estádio de futebol na rua Ouro, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_198_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_198_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação de lixeiras fixadas aos postes em torno de todo município."</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_199_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_199_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a sinalização vária vertical e horizontal nas ruas correspondentes ao itinerário do Ônibus que faz linha Industrial/Ipatinga."</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_200_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_200_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, um redutor de velocidade na avenida Lafaiete Lopes, me frente à igreja católica, no bairro Industrial."</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_201_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_201_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, um redutor de velocidade na Av. Lafaiete Lopes, em frente à igreja católica no bairro Industrial."</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_202_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_202_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, que solicite à empresa de transporte público que disponibilize mais horários de ônibus nas linhas Industrial-Ipatinga e Santana do Paraíso-Ipatinga."</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_203_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_203_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, colocar escória fina compactada na estrada, fazer a limpeza da capina da área rural Córrego do Garrafa, no bairro Industrial."</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_204_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_204_2022.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal que identifique os proprietários de veículos abandonados em logradouros públicos no município."</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_205_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_205_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto à limpeza e retirada de entulhos na rua Venezuela, nº 168, no bairro Oliveira."</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_206_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_206_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio do Gabinete, as demandas dos moradores do bairro Parque Caravelas, como se segue."</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_207_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_207_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras/Defesa Civil, providências emergenciais quanto a queda de um muro no córrego Industrial causando danos em residências e outros, rua Glicério de Almeida, nº 21."</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_208_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_208_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar um patrolamento e cascalhamento na rua Irlanda, no bairro Industrial."</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_209_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_209_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reforma do alambrado do campo de futebol Maria da Penha, situada na rua Trevo, no bairro Águas Claras."</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_210_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_210_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza em torno do campo de futebol, situada na rua Trevo, no bairro Água Claras."</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_211_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_211_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a colocação de quebra molas na rua Trevo, no bairro Água Claras."</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_212_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_212_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que solicite à empresa responsável pelo serviço de iluminação pública rural que regularize o serviço cobrado ou retire a cobrança por tempo indeterminado até que seja prestado o serviço aos moradores."</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_213_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_213_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o acompanhamento de engenheiro para a avaliação de possíveis melhorias a serem feitas no bairro Alto de Santana."</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_214_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_214_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio de Secretaria Municipal de Obras, providenciar a manutenção do cruzamento entre as ruas Pinheiros e Angico, no bairro São Francisco."</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_215_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_215_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza da ponte de acesso, localizada no loteamento São José, no bairro São José."</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_216_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_216_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a operação tipo tapa-buraco na Avenida João Alves Nogueira, em frente ao nº 1512 A, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_217_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_217_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o recapeamento no início da Av. João Alves Nogueira, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_218_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_218_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o restante da pavimentação da Av. João Alves Nogueira, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_219_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_219_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o patrolamento da estrada que dá acesso ao aeroporto de Ipatinga."</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_220_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_220_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a capina nas ruas Expedito Martins e Manuel Martins, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_221_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_221_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reforma do Correios, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_222_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_222_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação de bebedouro na quadra poliesportiva no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_223_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_223_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação de bebedouro na quadra poliesportiva, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_224_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_224_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o recapeamento da rua Jair Mafra, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_225_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_225_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de entulho no local da praça localizada na rua Jair Mafra, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_226_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_226_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reforma da Unidade de Saúde da Família, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_227_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_227_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reforma do Posto Policial do bairro Ipabinha."</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_228_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_228_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza do lote na rua 49 esquina com a rua Carmen Miranda, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_229_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_229_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o patrolamento e cascalhamento da rua Araponga em toda a sua extensão na bairro Chácaras Paraíso."</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_230_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_230_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o reparo da tampa do bueiro que está quebrada na rua Sucupira, nº 76. no bairro Jardim Vitória."</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_231_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_231_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, o patrolamento, a manutenção e a colocação de escória em todas as ruas do bairro Chácaras do Vale."</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_232_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_232_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a intensificação a fiscalização dos veículos que prestam serviço de táxi no município, considerando a vigência da Lei Municipal nº681, de 08 de novembro de 2013, que regulamenta a concessão de transporte individual de passageiros no município de Santana do Paraíso-MG."</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_233_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_233_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a instalação de placas de regulamentação de trânsito "Proibido Estacionar" em frente às escolas CEMEI do município."</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_234_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_234_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, um redutor de velocidade, na Av. Dr. Atherton, em frente ao nº 471, no bairro Industrial."</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_235_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_235_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o desentupimento de uma manilha na Av. José Catarino Pessoa, próximo ao nº 1210, no bairro Industrial."</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_236_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_236_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a instalação de placas estacionamento e demarcação de vagas para idosos e portadores de deficiência, próximas às escolas CEMEI, unidades de saúde e prédios públicos do município."</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_237_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_237_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, intervir junto à COPASA, para que seja construída uma rede de esgoto no bairro Chácaras Paraíso."</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_238_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_238_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências para desentupimento de um bueiro na rua Euclides Lucas da Silva (antiga São Lucas), nº8, Josefino Anício."</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_239_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_239_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reforma da quadra poliesportiva no bairro Ipabinha."</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_240_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_240_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a poda de árvores no passeio da Av. Minas Gerais, no bairro Industrial."</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_241_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_241_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza e roçagem do mato no passeio da Av. Minas Gerais, no bairro Industrial".</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_242_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_242_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a construção de um muro de contenção e limpeza com retirada de entulhos no córrego que faz fundo com as casas de nº 21, 25, 29 e 35 da rua Glicério de Almeida."</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/indicacao_243_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/indicacao_243_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um operação tapa buracos no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_244_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_244_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja feita capina e a limpeza no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_245_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_245_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, que seja refeita a iluminação do campo de futebol Dário Padilha no bairro Industrial."</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_246_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_246_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, uma manutenção do calçamento que está muito precário na rua Água Marinhas, nº 81 e em toda a extensão do bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_247_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_247_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, uma equipe para fazer uma limpeza em uma casa abandonada na rua Finlândia, próximo ao nº 128, no bairro Industrial."</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_248_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_248_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, podas das árvores situadas nas ruas: Monteiro Lobato, nº 288, Prudente de Morais, nº115, Carlos Drummond de Andrade esquina com a Castro Alves e Jamil Selim de Sales, n° 85, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Manoelzinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_249_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_249_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a limpeza das laterais direita e esquerda da via de acesso do bairro Águas Claras até a BR 381."</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_250_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_250_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a limpeza no bairro Jardim Vitória, desobstrução de bueiro na rua Seringueira, próximo ao nº 419, no bairro Jardim Vitória e na Av. Pequiarana, próximo ao depósito Costa e Silva, repavimentação das ruas Cabriúna no bairro Jardim Vitória e Aracaju, no bairro Residencial Paraíso e a manutenção de um luminária em um poste que se encontra na entrada do bairro Águas Claras na saída para a BR 381."</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_251_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_251_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o patrolamento e encascalhamento da rua Argentina no bairro Industrial."</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_252_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_252_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de um muro de contenção de RIP-RAP na Av. José Catarino Pessoa, próximo ao nº 212, no bairro Industrial."</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_253_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_253_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, pro meio da Secretaria Municipal de Obras, providenciar a construção de uma unidade básica de saúde no bairro São José."</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_254_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_254_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a operação tapa buracos na MG 232, no bairro Industrial até o Centro da cidade."</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_255_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_255_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, uma massa asfáltica na Av. Lafaiete Lopes, nº 1135, próximo ao ponto de ônibus, no bairro Industrial."</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_256_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_256_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que seja regulamentado, por meio de Decreto Municipal, os pontos, dias e horários das feiras itinerantes no município de Santana do Paraíso e que regulamente o funcionamento das feiras livres no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1077/indicacao_257_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1077/indicacao_257_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal regulamente, por meio da Decreto Municipal, a realização de feiras livres itinerantes intermunicipais na sede do município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1078/indicacao_258_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1078/indicacao_258_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, atendentes para posto de saúde da comunidade, no bairro Bom Sucesso, em Santana do Paraíso."</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_259_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_259_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a implantação de uma Equipe de Estratégia Saúde da Família na Unidade Básica de Saúde no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_260_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_260_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que o município possa aderir ao Programa Brasil Sorridente"</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_261_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_261_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma do asfalto na rotatória da Av. Piquiarana, próximo ao nº 545, no bairro Jardim Vitória."</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_262_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_262_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma do asfalto ao longo da rua Mogno, no Jardim Vitória."</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_263_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_263_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma do asfalto ao longo da rua Jenipapo no Jardim Vitória."</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_264_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_264_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, efetuar o patrolamento das estradas rurais das comunidade Chico Lucas, Achado, Chácaras Paraíso, Pompéu, Areia Grossa, Coruja e Ponciano."</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_265_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_265_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um muro de contenção e reforma da rua Benedito Barbosa, nº 96."</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_266_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_266_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma da rua Francisca Félix, próximo ao nº204."</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_267_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_267_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, Planejamento de Desenvolvimento Econômico, providenciar a instalação de um poste com luminária no final da rua Guanhães, no bairro Vale do Paraíso."</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_268_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_268_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o serviço de RIP RAP na Av. José Catarino Pessoa, nº 206, e também a reforma de uma ponte na mesma rua, no bairro Industrial."</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_269_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_269_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a construção de uma sede para funcionamento do CRAS no bairro Águas Claras."</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>João da Ambulância, Alber Dias, Laércio Sancho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_271_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_271_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal o aumento do efetivo da Polícia Militar no bairro Industrial."</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_273_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_273_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que solicite à Secretaria Municipal de Assistência Social efetue o pagamento de aluguel social para as famílias em situação habitacional de emergência e de vulnerabilidade social."</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_276_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_276_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de um muro de contenção de RIP-RAP em toda a extensão do córrego Industrial."</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_277_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_277_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de quebra-molas na rua Manoel Nero, em frente ao nº 32, no bairro Industrial."</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_278_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_278_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a implantação de faixa elevada na rua Rodrigues Campos, em frente ao CEMEI, no bairro Industrial."</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_279_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_279_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de dois quebra-molas na Av. José Catarino Pessoa, próximo aos nº 104 e 14, no bairro Industrial."</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_280_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_280_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de quebra-molas na rua Simão Campos, em frente ao nº 206, no bairro Industrial."</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_281_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_281_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a implantação de faixas de pedestre em frente à Escola Estadual Antônio Luiz, no bairro Industrial."</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_282_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_282_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a sinalização de proibido estacionar em um dos lados em todas as extensões da rua Letônia, no bairro Industrial."</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_283_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_283_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a sinalização de placa R25b (vire à direita), na esquina entre a rua Rodrigues Campos e José Catarino, no bairro Industrial."</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_284_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_284_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a implantação de faixa elevada na Av. José Catarino Pessoa, em frente à Escola Municipal João Matias de Oliveira, no bairro Industrial."</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_285_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_285_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação elétrica do ar condicionado das UBS Vermelha, localizada no bairro Industrial."</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_286_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_286_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o patrolamento na rua Romênia, nº 100 até o final da rua, no bairro Industrial."</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1103/indicacao_288_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1103/indicacao_288_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, iluminação na Av. Minas Gerais do nº 931 até a entrada da Av. Joaquim Avelino dos Reis."</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_289_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_289_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de entulho na rua Pedro Virgem, nº 140, no bairro Industrial."</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_290_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_290_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de uma terra na rua Ana Campos, nº 541, no bairro Industrial."</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_291_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_291_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que seja implantado a Carteira de Estudante no âmbito do município de Santana do Paraíso, concedendo descontos de 50% (cinquenta por cento) à estudantes usuários dos sistema de transporte público."</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_292_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_292_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, providenciar a implantação de 3 postes de energia elétrica na rua Francisco Furbino, próximo ao nº 295, no bairro Industrial."</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_293_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_293_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, providenciar, em caráter de urgência, a remoção de 1 poste de energia na rua Finlândia, próximo ao nº 316, no bairro Industrial."</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_294_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_294_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, providenciar a implantação de 1 poste de energia elétrica com luminária na Av. José Catarino Pessoa, próximo ao nº 1216, no bairro Industrial."</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_296_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_296_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, reforma asfáltica na rua Taubaté em frente ao nº 261."</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_297_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_297_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, uma operação tapa-buracos no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1112/indicacao_298_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1112/indicacao_298_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, calçamento na rua Luminato Alves, do nº 96 a 182."</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/indicacao_299_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/indicacao_299_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, jogar escória, fazer limpeza e capina no Córrego Garrafa, no bairro Industrial."</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_300_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_300_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, uma contenção no córrego da Av. José Catarino Pessoa, em frente ao nº 212."</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1115/indicacao_302_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1115/indicacao_302_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de lixos e providenciar um roçada na rua Fazenda Sucupira, referência Pesque e Pague do Geraldo e em toda a sua extensão no bairro Industrial."</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_303_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_303_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a patrolamento da rua Suíça, no bairro Industrial."</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1117/indicacao_304_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1117/indicacao_304_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, em caráter de urgência, a triagem nas UBS, devido ao grande número de infectados pelos vírus transmissor do Covid 19."</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1118/indicacao_306_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1118/indicacao_306_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o patrolamento da estrada rural Córrego do Monjola, no final da rua 15 de novembro."</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_307_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_307_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a sinalização vertical e horizontal no quebra-molas, na rua Mogi Mirim, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_308_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_308_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza de lotes de propriedade particular na rua Uva, no bairro Bom Pastor."</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_309_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_309_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza e desobstrução de trecho de vias da Águas Claras que dá acesso a BR 381."</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_310_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_310_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio do Gabinete do Prefeito, as demandas da região central, conforme abaixo."</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_312_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_312_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o patrolamento e encascalhamento me toda a extensão da estrada que dá acesso à Rocinha no bairro Industrial."</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_313_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_313_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, a instalação de um TV na recepção do posto de saúde do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_314_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_314_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada do entulho no estacionamento do Posto de Saúde do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_315_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_315_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reconstrução de uma parte do muro localizada na lateral do posto de saúde do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_316_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_316_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação de uma lixeira de rua anexa ao Posto de Saúde do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_317_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_317_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a troca de lâmpadas no corredor do Posto de Saúde do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_318_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_318_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar,  em caráter de urgência, uma boia para caixa d'água no Posto de Saúde no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_319_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_319_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reforma do portão que dá acesso aos cadeirantes localizado no Posto de Saúde do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_320_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_320_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação elétrica na sala de farmácia no posto de saúde do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_321_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_321_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a compra dos seguintes itens para o Posto de Saúde no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_322_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_322_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, a compra do aparelho esfigmomanômetro para o Posto de Saúde do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_323_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_323_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, um vidro acrílico na recepção do posto de Saúde do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_324_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_324_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a manutenção do ventilador da recepção da UBS Vermelha no bairro Industrial."</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_325_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_325_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a manutenção do ventilador da recepção da UBS Vermelha, no bairro Industrial."</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_326_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_326_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a remoção de entulho no encontro das ruas Milão e Palermo, no bairro Parque Veneza."</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_330_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_330_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar asfaltamento do Morro do Coruja,  no sentido Bom Jesus do Bagre."</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_331_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_331_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a operação "tapa-buracos" na rua Filemon, no bairro São José."</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_332_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_332_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar o asfaltamento das ruas Cuiabá e Recife, no bairro Vale Paraíso."</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_333_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_333_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, as manutenções citadas abaixo no bairro Chácaras do Vale."</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_344_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_344_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, recompor abatimento no asfalto da rua Basílio da Gama, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_335_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_335_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza e capina das vias nas rua Palermo e na rua Milão, no bairro Parque Veneza."</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_336_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_336_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, o calçamento da rua Ana Campos, do nº 186 a 249."</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_337_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_337_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza e a capina ao longo do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_338_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_338_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o Patrolamento da estrada rural Córrego Garrafa/Fazenda Sucupira, estrada Pesque Pague do Geraldo, no bairro Industrial."</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_339_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_339_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a operação TAPA BURACOS na Av. Vitor Gaggiato, nº 205 e em toda a sua extensão, no bairro Distrito Industrial, próximo ao Aeroporto."</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_343_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_343_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, a troca de cadeiras da recepção da UBS Vermelha do bairro Industrial."</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_344_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_344_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar o encascalhamento e patrolamento no Córrego Monjolo e alto da Serenata, ambos na zona rural."</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_345_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_345_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, uma intervenção na rua José de Alencar, próximo ao nº 270, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_348_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_348_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza, a poda e a capina e conserto da grade na rua José Liberato, em frente à escola até a escadaria, no bairro Ipaba do Paraíso."</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_349_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_349_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a poda das árvores na Cassimiro de Abreu, em frente ao nº 257 e na rua Bernardo Guimarães, nº 151."</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_350_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_350_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal. por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a operação TAPA BURACOS na Av. João Alves Nogueira e na rua Jair Mato, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_351_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_351_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o Patrolamento da rua Araponga, no bairro Chácaras Paraíso."</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_352_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_352_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza, a capina, a roçada da rua Beira Linha e da Av. João Alves Nogueira, no bairro Ipabinha."</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_353_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_353_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a pavimentação do restante da Avenida Canaã, nº 544, no bairro São José."</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_354_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_354_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, placas de identificação de ruas no bairro Ipabinha."</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_355_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_355_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a limpeza, roçada e colocação de boca de lobo no início da rua Vila Lobos, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_358_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_358_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a instalação de um poste de energia na rua Luminato Alves, nº 230 esquina com Av. José Catarino Pessoa, nº 207, no bairro Industrial."</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_357_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_357_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza de imóvel na rua Campo Belo, nº 217, próximo ao nº 223."</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_358_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_358_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a adoção do sistema de "Home Office" para as servidoras públicas gestantes do município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_359_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_359_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, em caráter de urgência, a limpeza dos canteiros laterais da rua Samambaia, no bairro Águas Claras."</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_360_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_360_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a recuperação da base do asfalto da Av. José Catarino Pessoa, nas proximidades do nº 206, no bairro Industrial."</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_361_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_361_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a limpeza e roçada da rua Barão de Mauá, no bairro Cidade Nova e a roçada na rua Ana Campos, no bairro Industrial."</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_362_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_362_2021.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal a cópia do Projeto da UBS do bairro Ipaba do Paraíso e cópia do Projeto da Escola Municipal do bairro Cidade Nova."</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_363_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_363_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, em caráter de urgência, a operação tapa buraco no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_364_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_364_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, em caráter de urgência, a limpeza da rua Córrego Caravelas, área rural, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_365_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_365_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, efetuar os serviços listados abaixo."</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_366_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_366_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, retirada de entulhos e capina ao longo da rua Durval Gomes, no bairro Industrial."</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_367_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_367_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, a instalação de um poste de iluminação e mais um transformador, no córrego do Garrafa, próximo ao Geraldo do Pesque Pague."</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_368_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_368_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a retirada de entulho e capina ao longo da rua Ana Campos no bairro Industrial."</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_369_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_369_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma do calçamento da rua Francisco Furbino, próximo ao nº 145."</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_370_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_370_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma do calçamento da rua Francisca Félix, próximo ao nº 204 até a esquina com a rua Cléria Ribeiro."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_371_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_371_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a retirada de barro e entulhos e a capina ao longo da rua Vila Lobos, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_372_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_372_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, uma boca de lobo na rua Vila Lobos, próximo ao nº 288, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_273_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_273_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza e a capina ao longo da rua Salvador, no bairro Vale do Paraíso."</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_374_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_374_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a criação de Ecopontos."</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_375_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_375_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, em caráter de urgência, a retirada de lixos, entulhos e restos de móveis, a capina e limpeza no bairro Residencial Bethânia."</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_376_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_376_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, a manutenção do ventilador da recepção da UBS Vermelha do bairro Industrial."</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_377_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_377_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, a instalação elétrica para computador na recepção da UBS do bairro Industrial."</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_378_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_378_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, um suporte de TV para recepção da UBS Vermelha do bairro Industrial."</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_379_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_379_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, a fechadura da porta de acesso externo da recepção da UBS Vermelha do bairro Industrial."</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_380_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_380_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, a instalação elétrica do ar condicionado da UBS Vermelha, localizada no bairro Industrial."</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_381_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_381_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a pavimentação asfáltica da rua Pérola, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_382_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_382_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a retirada do entulho na esquina entre as ruas Rodrigues Campos e Glicéria de Almeida, em frente ao nº 239, no bairro Industrial."</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_383_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_383_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada do lixo na esquina da Av. Lafaiete Lopes, em frente ao nº 136, no bairro Industrial."</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/indicacao_384_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/indicacao_384_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza de um suposto campo situado na Av. Doutor, nº 390, no bairro Industrial."</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_385_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_385_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o acompanhamento para realizar uma avaliação e o projeto de construção de vias de acesso entre as ruas São João, Santa Rosa e São Sebastião, no bairro Alto de Santana  e a construção de um muro de arrimo na São Sebastião, nº 380, no bairro Alto de Santana."</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_388_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_388_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o pedido de patrolamento e escória fina na Chácaras do Vale, rua Ipê, rua Cedro, ruas F,C,B na antiga Moto Pista e nas ruas  da Chácaras Paraíso."</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_389_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_389_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de material ou enviar fiscal de postura para atuar infrator na rua Assis Chateaubriand, em frente ao nº 38, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_390_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_390_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que adote as medidas emergenciais de apoio econômico aos pequenos empresários."</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_391_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_391_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a pintura dos quebra-molas da rua Samambaia, no bairro Águas Claras."</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_392_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_392_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a correção de um defeito no asfalto na rua Carlos Drummond de Andrade."</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_394_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_394_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio Secretaria Municipal de Obras, providencias quanto à limpeza da área pública denominada Área de Eventos, localizada no centro da cidade."</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_395_2021_2.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_395_2021_2.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de lixos, entulhos e uma roçada na estrada rural da Fazenda Sucupira, sentido matadouro."</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_397_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_397_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a criação de um programa para subsidiar e incentivar a aquisição de notebooks para os professores efetivos da rede municipal de ensino de Santana do Paraíso."</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_398_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_398_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza das margens e o entorno do ribeirão que corta a Av. Nelson Pereira da Silva."</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_399_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_399_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um boca de lobo na rua Vila Lobos, próximo ao nº 288, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_400_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_400_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a capina e a limpeza de um lote em frente ao nº 602, na rua Cléria Ribeiro, no bairro Industrial."</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_404_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_404_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar placas de orientação nas vias públicas sobre o descarte correto do lixo."</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_405_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_405_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a operação "tapa-bruacos" nas ruas Guanhães, Recife, Ametista e ônix, bairro São José."</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_406_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_406_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar em caráter de urgência, a operação tapa-buraco e podas de árvores no bairro Ipaba, próximo à quadra poliesportiva de frente ao antigo Casarão da Vale e na rua João Alves Nogueira, próximo ao nº 270."</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_407_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_407_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de entulho em frente à esquina da rua 2 na Expansão Industrial."</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_408_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_408_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, alugar imóvel adequado para realização de atendimento médico na comunidade rural Boa Vista."</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_409_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_409_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal por meio da Secretaria Municipal de Obras, que se digne a solicitar da Cemig providências quanto ao tubo de energia elétrica exposto na rua Tiradentes, em frente ai nº 365."</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_410_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_410_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza das ruas do bairro Ipaba (capina e roçada)."</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_411_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_411_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, colocar um vigia na escola municipal de comunidade Boa Vista e liberar a quadra de esporte para uso da comunidade."</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_412_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_412_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, realizar a instalação de lâmpadas de LED na Praça Dona Maria do Carmo, no centro de Santana do Paraíso."</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_413_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_413_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a construção de pontos de apoio em locais estratégicos para os profissionais que realizam a limpeza urbana (garis)."</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_415_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_415_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto à iluminação pública da rua Nilson Dias da Silva, no bairro Residencial Bethânia."</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_416_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_416_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar os seguintes serviços abaixo"</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_417_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_417_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a poda de árvore de grande porte, em frente à casa nº 17, localizada na BR 232, no bairro Boa Vista e a limpeza e capina dos acostamentos da BR 232, bairro Boa Vista."</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_418_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_418_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a iluminação pública na rua 2, no bairro Boa Vista."</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_419_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_419_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Gabinete do Prefeito, a isenção de tarifas bancárias para todas as contas das Organizações da Sociedade Civil (OSCs)."</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_420_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_420_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, alguns redutores de velocidade nas ruas: Ucrânia, Estônia, José Luminato e a sinalização das ruas."</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_421_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_421_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a manutenção do asfalta da rua Cecília Campos e a sua limpeza, no bairro Industrial."</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_422_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_422_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência a manutenção do asfalto na Av. Lafaiete Lopes, no bairro Industrial."</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_423_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_423_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a manutenção do calçamento na rua Francisca Felix  e também a limpeza do mato e entulho nas encosta da rua no bairro Industrial."</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_424_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_424_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza da área na rua Dr. Atherton, no bairro Industrial."</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_425_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_425_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a construção de um muro na contenção da rua França, nº 266, ao lado da escola, no bairro Industrial."</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_426_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_426_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto à limpeza dos lotes no bairro Veraneio."</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_427_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_427_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza dos lotes vagos no bairro Veraneio."</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_428_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_428_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza da caixa d'àgua da Escola Municipal João Matias de Oliveira, localizada no bairro Industrial."</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_429_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_429_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza e manutenção da rua Campo Belo. me frente ao nº 256, no Centro."</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_430_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_430_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a retirada de terra e entulhos do viradouro e na casa do Sr. Valdir, na rua Santa Rosa."</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_431_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_431_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, o pedido de prioridade do grupo Lactantes com ou sem morbidades para vacina contra a COVID-19."</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_432_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_432_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Municipal, por meio da Secretaria Municipal de Obras, dois quebra-molas, um em frente ao nº 651 e outro em frente ao nº 751, na rua Morando, bairro Bom Pastor."</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_433_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_433_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a iluminação pública no Córrego da Batinga."</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_434_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_434_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Meio Ambiente, em caráter de urgência, a poda de uma árvore na rua Francisco Félix, nº37, no bairro Industrial."</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_435_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_435_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a pavimentação da rua Romênia, no bairro Industrial."</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_436_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_436_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de entulho na rua Polônia, próximo ao nº 40, no bairro Industrial."</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_437_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_437_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o restante da pavimentação da rua Ana Campos, no bairro Industrial."</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_438_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_438_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o restante da pavimentação da rua Luminato Alves, no bairro Industrial."</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_439_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_439_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o restante da pavimentação da rua Francisco Furbino, no bairro Industrial."</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_440_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_440_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação de caixas coletoras de boca de lobo na Av. Lafaiete Lopes e na rua Glicério de Almeida, no bairro Industrial."</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_441_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_441_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal o envio do Projeto de Lei instituindo o Serviço de Inspeção Sanitária no município."</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_442_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_442_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a pavimentação na estrada que dá acesso à Expansão Industrial."</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_443_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_443_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o recapeamento dos asfalto da Av. Lafaiete Lopes em frente ao Posto de Saúde do bairro Industrial."</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_444_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_444_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reforma da Academia ao Ar Livre da praça localizada no bairro Industrial."</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_445_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_445_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de um quebra-molas na Av. José Catarino Pessoa, em frente ao nº 92, no bairro Industrial."</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_446_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_446_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de um quebra-molas na rua Estônia em frente ao nº 219, no bairro Industrial."</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_447_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_447_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência fazer uma boca de lobo no final da rua sem saída Prudente de Morais, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>M.APO</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Agnaldo Coxinha, Alessandro Fábio, Alexandre Coutinho, Vagner da Laje</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/mocao_de_apoio_002_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/mocao_de_apoio_002_2021.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio nº 002/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5922,67 +5922,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_ordinaria_1134_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_ordinaria_1135_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_ordinaria_1136_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_ordinaria_1137_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/146/projeto_de_lei_ordinaria_1138_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_ordinaria_1140_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_lei_ordinaria_1141_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_ordinaria_1142_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_ordinaria_1143_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_ordinaria_1144_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_ordinaria_1145_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_lei_ordinaria_1146_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_ordinaria_1147_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_ordinaria_1149_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_ordinaria_1150_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_ordinaria_1151_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_ordinaria_1152_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_ordinaria_1153_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_ordinaria_1154_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_ordinaria_1155_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_ordinaria_1156_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_ordinaria_1157_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_ordinaria_1158_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_ordinaria_1160_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_ordinaria_1161_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/173/projeto_de_lei_ordinaria_1162_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_ordinaria_1163_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/176/projeto_de_lei_ordinaria_1164_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/175/projeto_de_lei_ordinaria_1165_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_ordinaria_1166_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/178/projeto_de_lei_ordinaria_1167_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_ordinaria_1168_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_ordinaria_1169_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/181/projeto_de_lei_ordinaria_1170_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_ordinaria_1171_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_ordinaria_1172_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/184/projeto_de_lei_ordinaria_1173_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_1174_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_ordinaria_1175_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_ordinaria_1176_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_ordinaria_1177_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_ordinaria_1178_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_ordinaria_1179_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_ordinaria_1180_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_ordinaria_1181_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_ordinaria_1182_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_ordinaria_1183_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_ordinaria_1184_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_ordinaria_1185_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_ordinaria_1186_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_ordinaria_1187_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de__lei_ordinaria_1188_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_ordinaria_1191_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_ordinaria_1192_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_ordinaria_1193_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_de_lei_ordinaria_1194_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/204/projeto_de_lei_ordinaria_1195_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/205/projeto_de_lei_ordinaria_1196_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/206/projeto_de_lei_ordinaria_1197_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/207/projeto_de_lei_ordinaria_1198_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/208/projeto_de_lei_ordinaria_1199_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/209/projeto_de_lei_ordinaria_1200_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/210/projeto_de_lei_ordinaria_1201_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/211/projeto_de_lei_ordinaria_1202_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/212/projeto_de_lei_ordinaria_1203_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_lei_1204_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_lei_ordinaria_1205_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_ordinaria_1206_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/280/projeto_de_lei_ordinaria_1207_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei_ordinaria_1208_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_ordinaria_1209_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/2073/mocao_de_aplausos_056_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_001_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_002_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_003_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/812/indicacao_004_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/813/indicacao_005_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/814/indicacao_006_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/815/indicacao_007_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_008_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_009_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_010_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/819/indicacao_011_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_012_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_013_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/822/indicacao_014_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_015_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_016_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_017_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_018_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_019_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_020_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_021_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/830/indicacao_022_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_023_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_024_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_025_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_026_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_027_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_028_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_029_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_030_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_031_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_032_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_033_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_034_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_035_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_036_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_037_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_038_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_039_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_040_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_041_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_043_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_043_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_044_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_045_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_046_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_047_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_048_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_049_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_050_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_051_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_052_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_053_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_054_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_056_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_057_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_058_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_059_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_060_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_061_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_062_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_063_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_064_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_065_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_066_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_067_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_069_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_070_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_071_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_072_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_073_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_074_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_075_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_076_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_077_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_078_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_079_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_090_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_081_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_082_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_083_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_084_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_085_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_086_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_087_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_088_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_089_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_090_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_091_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_092_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_093_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_094_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_095_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_096_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_097_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_098_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_099_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_100_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_101_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_102_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_103_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_104_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_105_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_106_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_107_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_108_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_109_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_110_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_111_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_112_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_113_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_114_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_115_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_116_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_117_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_118_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_119_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_120_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_121_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_122_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_123_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_124_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_125_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_126_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_127_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_128_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_129_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_130_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_133_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_134_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_135_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_136_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_137_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_139_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_140_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_141_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_142_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_143_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_144_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_145_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_146_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_147_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_148_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_149_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_150_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_151_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_152_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_153_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_154_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_155_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_156_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_157_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_158_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_159_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_160_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_161_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_162_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_163_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_164_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_165_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_166_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_167_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_168_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_169_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_170_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_171_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_172_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_173_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_174_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_175_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_176_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_177_2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_178_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_179_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_180_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_181_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_182_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_183_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_184_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_185_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_187_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_188_2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_189_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_190_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_191_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_192_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_193_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_194_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_195_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_196_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_197_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_198_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_199_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_200_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_201_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_202_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_203_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_204_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_205_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_206_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_207_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_208_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_209_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_210_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_211_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_212_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_213_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_214_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_215_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_216_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_217_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_218_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_219_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_220_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_221_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_222_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_223_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_224_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_225_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_226_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_227_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_228_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_229_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_230_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_231_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_232_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_233_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_234_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_235_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_236_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_237_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_238_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_239_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_240_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_241_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_242_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/indicacao_243_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_244_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_245_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_246_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_247_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_248_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_249_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_250_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_251_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_252_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_253_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_254_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_255_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_256_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1077/indicacao_257_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1078/indicacao_258_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_259_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_260_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_261_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_262_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_263_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_264_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_265_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_266_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_267_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_268_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_269_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_271_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_273_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_276_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_277_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_278_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_279_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_280_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_281_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_282_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_283_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_284_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_285_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_286_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1103/indicacao_288_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_289_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_290_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_291_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_292_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_293_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_294_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_296_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_297_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1112/indicacao_298_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/indicacao_299_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_300_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1115/indicacao_302_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_303_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1117/indicacao_304_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1118/indicacao_306_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_307_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_308_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_309_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_310_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_312_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_313_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_314_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_315_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_316_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_317_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_318_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_319_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_320_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_321_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_322_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_323_2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_324_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_325_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_326_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_330_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_331_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_332_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_333_2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_344_2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_335_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_336_2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_337_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_338_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_339_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_343_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_344_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_345_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_348_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_349_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_350_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_351_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_352_2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_353_2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_354_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_355_2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_358_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_357_2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_358_2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_359_2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_360_2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_361_2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_362_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_363_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_364_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_365_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_366_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_367_2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_368_2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_369_2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_370_2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_371_2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_372_2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_273_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_374_2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_375_2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_376_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_377_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_378_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_379_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_380_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_381_2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_382_2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_383_2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/indicacao_384_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_385_2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_388_2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_389_2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_390_2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_391_2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_392_2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_394_2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_395_2021_2.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_397_2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_398_2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_399_2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_400_2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_404_2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_405_2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_406_2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_407_2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_408_2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_409_2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_410_2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_411_2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_412_2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_413_2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_415_2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_416_2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_417_2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_418_2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_419_2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_420_2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_421_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_422_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_423_2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_424_2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_425_2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_426_2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_427_2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_428_2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_429_2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_430_2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_431_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_432_2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_433_2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_434_2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_435_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_436_2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_437_2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_438_2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_439_2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_440_2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_441_2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_442_2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_443_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_444_2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_445_2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_446_2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_447_2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/mocao_de_apoio_002_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_ordinaria_1134_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_lei_ordinaria_1135_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_ordinaria_1136_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_ordinaria_1137_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/146/projeto_de_lei_ordinaria_1138_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_ordinaria_1140_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_lei_ordinaria_1141_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_ordinaria_1142_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_ordinaria_1143_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_ordinaria_1144_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_ordinaria_1145_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_lei_ordinaria_1146_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_ordinaria_1147_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_ordinaria_1149_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_ordinaria_1150_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_ordinaria_1151_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_ordinaria_1152_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_ordinaria_1153_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_ordinaria_1154_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_ordinaria_1155_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_ordinaria_1156_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_ordinaria_1157_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_ordinaria_1158_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_ordinaria_1160_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_ordinaria_1161_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/173/projeto_de_lei_ordinaria_1162_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_ordinaria_1163_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/176/projeto_de_lei_ordinaria_1164_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/175/projeto_de_lei_ordinaria_1165_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_ordinaria_1166_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/178/projeto_de_lei_ordinaria_1167_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_ordinaria_1168_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_ordinaria_1169_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/181/projeto_de_lei_ordinaria_1170_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_ordinaria_1171_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_ordinaria_1172_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/184/projeto_de_lei_ordinaria_1173_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_1174_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_ordinaria_1175_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_ordinaria_1176_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_ordinaria_1177_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_ordinaria_1178_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_ordinaria_1179_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_ordinaria_1180_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_ordinaria_1181_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_ordinaria_1182_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_ordinaria_1183_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_ordinaria_1184_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_ordinaria_1185_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_ordinaria_1186_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_ordinaria_1187_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de__lei_ordinaria_1188_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_ordinaria_1191_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_ordinaria_1192_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_ordinaria_1193_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_de_lei_ordinaria_1194_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/204/projeto_de_lei_ordinaria_1195_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/205/projeto_de_lei_ordinaria_1196_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/206/projeto_de_lei_ordinaria_1197_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/207/projeto_de_lei_ordinaria_1198_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/208/projeto_de_lei_ordinaria_1199_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/209/projeto_de_lei_ordinaria_1200_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/210/projeto_de_lei_ordinaria_1201_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/211/projeto_de_lei_ordinaria_1202_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/212/projeto_de_lei_ordinaria_1203_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_lei_1204_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_lei_ordinaria_1205_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_ordinaria_1206_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/280/projeto_de_lei_ordinaria_1207_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei_ordinaria_1208_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_ordinaria_1209_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/2073/mocao_de_aplausos_056_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_001_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_002_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_003_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/812/indicacao_004_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/813/indicacao_005_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/814/indicacao_006_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/815/indicacao_007_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_008_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_009_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_010_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/819/indicacao_011_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_012_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_013_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/822/indicacao_014_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_015_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_016_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_017_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_018_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_019_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_020_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_021_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/830/indicacao_022_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_023_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_024_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_025_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_026_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_027_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_028_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_029_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_030_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_031_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_032_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_033_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_034_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_035_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_036_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_037_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_038_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_039_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_040_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_041_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_043_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_043_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_044_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_045_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_046_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_047_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_048_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_049_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_050_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_051_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_052_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_053_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_054_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_056_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_057_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_058_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_059_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_060_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_061_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_062_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_063_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_064_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_065_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_066_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_067_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_069_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_070_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_071_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_072_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_073_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_074_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_075_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_076_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_077_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_078_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_079_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_090_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_081_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_082_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_083_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_084_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_085_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_086_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_087_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_088_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_089_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_090_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_091_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_092_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_093_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_094_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_095_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_096_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_097_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_098_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_099_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_100_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_101_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_102_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_103_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_104_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_105_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_106_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_107_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_108_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_109_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_110_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_111_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_112_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_113_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_114_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_115_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_116_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_117_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_118_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_119_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_120_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_121_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_122_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_123_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_124_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_125_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_126_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_127_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_128_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_129_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_130_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_133_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_134_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_135_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_136_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_137_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_139_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_140_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_141_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_142_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_143_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_144_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_145_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_146_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_147_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_148_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_149_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_150_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_151_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_152_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_153_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_154_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_155_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_156_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_157_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_158_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_159_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_160_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_161_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_162_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_163_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_164_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_165_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_166_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_167_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_168_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_169_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_170_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_171_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_172_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_173_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_174_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_175_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_176_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_177_2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_178_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_179_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_180_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_181_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_182_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_183_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_184_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_185_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_187_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_188_2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_189_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_190_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_191_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_192_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_193_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_194_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_195_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_196_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_197_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_198_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_199_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_200_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_201_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_202_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_203_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_204_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_205_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_206_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_207_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_208_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_209_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_210_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_211_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_212_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_213_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_214_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_215_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_216_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_217_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_218_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_219_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_220_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_221_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_222_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_223_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_224_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_225_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_226_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_227_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_228_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_229_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_230_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_231_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_232_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_233_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_234_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_235_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_236_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_237_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_238_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_239_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_240_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_241_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/indicacao_242_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/indicacao_243_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_244_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_245_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_246_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_247_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_248_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_249_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_250_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_251_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_252_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_253_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_254_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_255_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_256_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1077/indicacao_257_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1078/indicacao_258_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_259_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_260_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_261_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_262_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_263_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_264_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_265_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_266_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_267_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_268_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_269_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_271_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_273_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_276_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_277_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_278_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_279_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_280_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_281_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_282_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_283_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_284_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_285_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_286_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1103/indicacao_288_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_289_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_290_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_291_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_292_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_293_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_294_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_296_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_297_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1112/indicacao_298_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/indicacao_299_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_300_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1115/indicacao_302_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_303_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1117/indicacao_304_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1118/indicacao_306_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_307_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_308_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_309_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_310_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_312_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_313_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_314_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_315_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_316_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_317_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_318_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_319_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_320_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_321_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_322_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_323_2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_324_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_325_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_326_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_330_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_331_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_332_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_333_2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_344_2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_335_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_336_2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_337_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_338_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_339_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_343_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_344_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_345_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_348_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_349_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_350_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_351_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_352_2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_353_2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_354_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_355_2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_358_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_357_2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_358_2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_359_2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_360_2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_361_2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_362_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_363_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_364_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_365_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_366_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_367_2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_368_2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_369_2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_370_2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_371_2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_372_2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_273_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_374_2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_375_2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_376_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_377_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_378_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_379_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_380_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_381_2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_382_2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_383_2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/indicacao_384_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_385_2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_388_2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_389_2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_390_2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_391_2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_392_2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_394_2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_395_2021_2.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_397_2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_398_2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_399_2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_400_2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_404_2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_405_2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_406_2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_407_2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_408_2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_409_2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_410_2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_411_2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_412_2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_413_2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_415_2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_416_2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_417_2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_418_2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_419_2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_420_2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_421_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_422_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_423_2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_424_2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_425_2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_426_2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_427_2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_428_2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_429_2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_430_2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_431_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_432_2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_433_2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_434_2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_435_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_436_2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_437_2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_438_2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_439_2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_440_2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_441_2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_442_2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_443_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_444_2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_445_2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_446_2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_447_2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/mocao_de_apoio_002_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H492"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>