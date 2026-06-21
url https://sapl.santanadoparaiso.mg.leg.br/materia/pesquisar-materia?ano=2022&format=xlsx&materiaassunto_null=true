--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -54,3447 +54,3447 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Elton Detetive, Manoelzinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_1210_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_1210_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação do Parque Linear localizado no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>Elton Detetive</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_1211_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_1211_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição da queima e soltura de fogos de artifício de estampido de tiro seco no âmbito do Município de Santana do Paraíso/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_1212_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_1212_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição do uso de arma de fogo no recinto da Prefeitura Municipal e setores públicos municipais e determina outras providências."</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_1213_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_1213_2022.pdf</t>
   </si>
   <si>
     <t>“Estabelece a obrigatoriedade de instalação de detector de metal de acessos da Câmara Municipal e Prefeitura Municipal de Santana do Paraíso”.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>Bruno Campos Morato</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_ordinaria_1216_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_ordinaria_1216_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza pagamento de benefício eventual para situação de emergência e calamidade pública pela secretaria municipal de assistência social do município de Santana do Paraíso e dá outras providências”.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_ordinaria_1217_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_ordinaria_1217_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a contratação temporária por excepcional interesse público no âmbito do Poder Executivo Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_ordinaria_1218_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_ordinaria_1218_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação de contratação por tempo determinado, para atender a necessidade de excepcional interesse público e dá outras providências.”</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/79/projeto__de__lei_ordinaria_1219_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/79/projeto__de__lei_ordinaria_1219_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a isenção do pagamento de IPTU dos imóveis de Santana do Paraíso-MG no exercício de 2022, e dá outras providências."</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_ordinaria_1222_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_ordinaria_1222_2022.pdf</t>
   </si>
   <si>
     <t>"Altera, acresce e suprime dispositivos a que especifica pela Lei Municipal  nº747 de 05 de março de 2015 e dá outras providências."</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_ordinaria_1222_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_ordinaria_1222_2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do inciso II e III, do artigo 5º da Lei 1062 de 28 de dezembro de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_ordinaria_1223_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_ordinaria_1223_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar parceria, por intermédio de Termo de Colaboração ou Fomento, com o Cantinho dos Idosos do Paraíso e dá outras providências."</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_ordinaria_1224_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_ordinaria_1224_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para concessão de subvenções, contribuições, auxílios financeiros e dá outras providências."</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_ordinaria_1225_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_ordinaria_1225_2022.pdf</t>
   </si>
   <si>
     <t>"Altera o caput do artigo 48 da lei municipal nº747, de 05 de março de 2015, que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente e dá outras providências."</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_ordinaria_1226_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_ordinaria_1226_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Municipal nº1049 de 29 de novembro de 2021, que dispõe sobre a política municipal de segurança alimentar e nutricional sustentável e dá outras providências."</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Alessandro Fábio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_ordinaria_1227_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_ordinaria_1227_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial do servidor público do Poder Legislativo Municipal."</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_ordinaria_1228_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_ordinaria_1228_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial do subsídio dos agentes políticos do Poder Legislativo Municipal."</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_ordinaria_1229_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_ordinaria_1229_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição do valor do subsidio dos agentes políticos do poder Executivo Municipal."</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_ordinaria_1230_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_ordinaria_1230_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza aprovação de loteamento."</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_ordinaria_1231_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_ordinaria_1231_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a firmar parceria, por intermédio de Termo de Colaboração, com o Núcleo Assistencial Eclético Maria  da Cruz, e dá outras providências."</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_ordinaria_1232_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_ordinaria_1232_2022.pdf</t>
   </si>
   <si>
     <t>"Cria o Fundo Municipal de Habitação de Interesse Social - FMHIS - e institui o Conselho Gestor do FMHIS e dá outras providências."</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_ordinaria_1233_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_ordinaria_1233_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo municipal a conceder descontos de juros e multa incidentes sobre tributos inscritos em dívida ativa, dispõe sobre seu parcelamento e dá outras providências."</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_ordinaria_1234_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_ordinaria_1234_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação da taxa de coleta, tratamento e disposição final de resíduos sólidos no município de Santana do Paraíso (MG), e dá putras providências."</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_ordinaria_1235_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_ordinaria_1235_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos e dos agentes políticos do Poder Executivo de Santana do Paraíso/MG e dá outras providências."</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_ordinaria_1236_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_ordinaria_1236_2022.pdf</t>
   </si>
   <si>
     <t>"Institui o uso e a implantação do Ecopontos no âmbito do município de Santana do Paraíso e determina outras providências."</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_ordinaria_1237_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_ordinaria_1237_2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal da Marcha para Jesus."</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>César Fuscão</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_ordinaria_1238_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_ordinaria_1238_2022.pdf</t>
   </si>
   <si>
     <t>"Institui no âmbito do município de Santana do Paraíso o Dia Municipal da Mulher Negra."</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_ordinaria_1239_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_ordinaria_1239_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza permuta do imóvel do patrimônio público municipal, por imóvel particular em nome da instituição Cantinho do Idosos, para fins de melhorias das instalações destinadas ao Centro de Convivência e Acolhimento dos Idosos Institucionalizados do município de Santana do Paraíso e dá outras providências."</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_ordinaria_1240_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_ordinaria_1240_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público e dá outras providências."</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_ordinaria_1241_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_ordinaria_1241_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Proteção e Defesa dos Animais de Santana do Paraíso - CDPA e do Fundo Municipal de Proteção e Defesa do Animais - FDPA e dá outras providências."</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>João da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_ordinaria_1242_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_ordinaria_1242_2022.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal de Prevenção e Combate à Depressão no âmbito do município de Santana do Paraíso e determina outras providências."</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_ordinaria_1243_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_ordinaria_1243_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza aprovação de loteamento bairro Jardins."</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_ordinaria_1244_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_ordinaria_1244_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Lei de Diretrizes Orçamentárias (LDO) do município de Santana do Paraíso para o exercício de 2023."</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>Alexandre Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_ordinaria_1245_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_ordinaria_1245_2022.pdf</t>
   </si>
   <si>
     <t>"Altera grafia de vias públicas localizadas no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_ordinaria_1246_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_ordinaria_1246_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição de inauguração de obras públicas municipais inacabadas, sem condições de atender aos fins a que se destinam ou impossibilitados de entrar em funcionamento imediato."</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_ordinaria_1247_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_ordinaria_1247_2022.pdf</t>
   </si>
   <si>
     <t>"Inclui no calendário municipal de eventos de Santana do Paraíso o dia da Conscientização da Síndrome de EDWARDS-TRISSOMIA 18."</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_ordinaria_1248_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_ordinaria_1248_2022.pdf</t>
   </si>
   <si>
     <t>"Altera a alínea "o" do artigo 12 e acresce a alínea "v" do artigo 8º da Lei municipal nº981, de 09 de julho de 2020, que dispõe sobre a estrutura organizacional da Administração Pública do Município de Santana do Paraíso/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_ordinaria_1249_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_ordinaria_1249_2022.pdf</t>
   </si>
   <si>
     <t>"Altera, suprime e acresce dispositivo a que especifica pela Lei Municipal nº 791, de 28 de outubro de 2015, e dá outras providências."</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_ordinaria_1250_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_ordinaria_1250_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa Municipal de Estágios Obrigatórios e Não-Obrigatórios no âmbito do Poder Executivo Municipal de Santana do Paraíso (MG), e dá outras providências."</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_ordinaria_1251_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_ordinaria_1251_2022.pdf</t>
   </si>
   <si>
     <t>"Altera os artigos 1º a 11 da Lei Municipal nº 1.017 de 19 de maio de 2021, que alterou a Lei Municipal nº 665, de 16 de julho de 2013, que dispõe acerca do Conselho Municipal de Políticas Públicas sobre Drogas, e dá outras providências."</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_ordinaria_1252_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_ordinaria_1252_2022.pdf</t>
   </si>
   <si>
     <t>"Altera e acresce dispositivos a que especifica pela Lei Municipal nº 746, de 05 de março de 2015, e dá outras providências."</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"Institui e oficializa o Hino Oficial do Município de Santana do Paraíso-MG e determina outras providências".</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_ordinaria_1254_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_ordinaria_1254_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial no orçamento vigente, e dá outras providências."</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_ordinaria_1255_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_ordinaria_1255_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a permutar bens imóveis e dá outras providências."</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_ordinaria_1256_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_ordinaria_1256_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_ordinaria_1257_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_ordinaria_1257_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei 681 de 08 de novembro de 2013, que "Regulamenta os Serviços de Táxi e regras de Concessão no âmbito do município de Santana do Paraíso, nos termos do art. 148 da Lei Orgânica e dá outras providências."</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_ordinaria_1258_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_ordinaria_1258_2022.pdf</t>
   </si>
   <si>
     <t>"Obriga as empresas e as concessionárias que fornecem telefonia fixa, banda larga, televisão a cabo ou outro serviço, por meio de rede aérea, a retirar a fiação excedente e sem uso que tenham instalado, e dá outras providências."</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_ordinaria_1259_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_ordinaria_1259_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a utilidade pública de imóvel para fins de desapropriação, nos termos do artigo 5º, "p" do Decreto-Lei nº3.365 de 1941, e dá outras providências."</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_ordinaria_1260_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_ordinaria_1260_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a firmar convênio ou instrumento congênere, e dá outras providências."</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_ordinaria_1261_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_ordinaria_1261_2022.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o inciso IV ao art. 144 da Lei Municipal nº 230 de 18 de junho de 2002."</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_ordinaria_1262_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_ordinaria_1262_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do programa IPTU Premiado, e do 2022, que autoriza a realizar sorteio de prêmios para contribuintes que estejam em dia com o IPTU, e dá outras providências."</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_ordinaria_1263_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_ordinaria_1263_2022.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de__lei_ordinaria_1264_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de__lei_ordinaria_1264_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de prédio público e dá outras providências."</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_ordinaria_1265_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_ordinaria_1265_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a firmar convênio, acordo de cooperação mútua ou instrumento congênere com Associação Pró-Gestão das Águas da Bacia Hidrográfica do Rio Paraíba do Sul - AGEVAP, filial Governador Valadares, e dá outras providências."</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_ordinaria_1266_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_ordinaria_1266_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Serviço de Inspeção Municipal - SIM no âmbito do município de Santana do Paraíso e dá outras providências."</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_ordinaria_1267_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_ordinaria_1267_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subsídio mensal ao transporte público coletivo de passageiros do Município de Santana do Paraíso (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_ordinaria_1268_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_ordinaria_1268_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a utilidade pública de imóvel para fins de desapropriação, nos termos do artigo 5º, "h" do Decreto-Lei nº 3.365, de 1941. e dá outras providências."</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_ordinaria_1269_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_ordinaria_1269_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a política de estímulo ao brincar na infância e institui a semana municipal do brincar de Santana do Paraíso."</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>Laércio Sancho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_ordinaria_1270_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_ordinaria_1270_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade dos estabelecimentos de ensino exigirem receita médica e autorização dos responsáveis para ministrarem medicamentos aos seus alunos e dá outras providências."</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_ordinaria_1271_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_ordinaria_1271_2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Banco de Ideias Legislativas no âmbito do Município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_ordinaria_1274_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_ordinaria_1274_2022.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do município de Santana do Paraíso/MG para o exercício financeiro de 2023 e dá outras providências."</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_ordinaria_1275_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_ordinaria_1275_2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação de dispositivo a que específica pela Lei Municipal nº 1083, de 07 de abril de 2022, e dá outras providências."</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_ordinaria_1276_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_ordinaria_1276_2022.pdf</t>
   </si>
   <si>
     <t>"Estabelece a utilização de "biombos" nos atendimentos pré-hospitalares móveis na área de urgência no Serviço de Atendimento Móvel de Urgência - SAMU no âmbito do município de Santana do Paraíso e determina outras providências."</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_ordinaria_1277_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_ordinaria_1277_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 747, de 05 de março de 2015, e dá outras providências."</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_ordinaria_1278_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_ordinaria_1278_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação da taxa de coleta, tratamento e disposição final de sólidos no município de Santana do Paraíso/MG e dá outras providências."</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>Alessandro Fábio, Alber Dias, Claudimar Alves</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de cestas natalinas aos servidores do Poder Legislativo"</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_ordinaria_1280_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_ordinaria_1280_2022.pdf</t>
   </si>
   <si>
     <t>"Cria o cargo de monitor escolar, em acréscimo de dispositivos à Lei Municipal nº 544, de 02 de janeiro de 2011, que dispõe sobre o plano de cargos, carreiras e remuneração dos profissionais da educação do magistério público do município de Santana do Paraíso/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_ordinaria_1281_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_ordinaria_1281_2022.pdf</t>
   </si>
   <si>
     <t>"Concede Abono Especial de Natal para o Exercício de 2022 ao servidores públicos do município de Santana do Paraíso/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2074/mocao_de_aplausos_057_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2074/mocao_de_aplausos_057_2022.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos "in memorian" Geovanna Souza Santos"</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2075/mocao_de_aplauso_058_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2075/mocao_de_aplauso_058_2022.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos a Rafael de Souza Assis"</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2076/mocao_de_aplauso_059_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2076/mocao_de_aplauso_059_2022.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos a Miriam Márcia Alves Coelho Chaves"</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2077/mocao_de_aplauso_060_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2077/mocao_de_aplauso_060_2022.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos a Marcelo de Souza Assis"</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alber Dias</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_001_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_001_2022.pdf</t>
   </si>
   <si>
     <t>"Indica do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza e roçagem do passeio da Avenida Minas Gerais do bairro Industrial."</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_002_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_002_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um operação tapa buracos no bairro Parque Caravelas. algumas ruas estão em situações críticas como as ruas Mogi Mirim, Diadema, Barretos e São Luiz Taubaté."</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_003_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_003_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, por meio da Secretaria Municipal de Obras, escória e compactação na rua Romero Santos Vale, Fazendo Sucupira, próximo ao pesque e pague no bairro Industrial."</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_004_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_004_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, uma barreira de contenção de cimento ensacado (muro rip rap) na margem do córrego entre os números 358 e 364 da Av. José Catarino Pessoa (ao lado da creche) no bairro Industrial."</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/507/indicacao_005_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/507/indicacao_005_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, placa de sinalização de trânsito, sentido único ou sentido proibido para rua Cecília Campos no bairro Industrial."</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_006_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_006_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, troca de tampa de boca de lobo a Avenida José Catarino Pessoa, próximo ao nº 65 no bairro Industrial."</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/509/indicacao_007_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/509/indicacao_007_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, troca da tampa do bueiro na rua Simão Campos próximo ao nº 64 no bairro Industrial."</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/510/indicacao_008_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/510/indicacao_008_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, retirada de terra e entulhos na Av. Lafaiete Lopes em frente o nº 762, bairro Industrial."</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_009_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_009_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras,  a limpeza com retirada de entulhos, lixos e capina do córrego do longo da Av. José Catarino Pessoa, bairro Industrial."</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Manoelzinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_010_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_010_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, realizar com urgência a operação tapa buracos na rua Rosa no bairro Água Claras."</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, realizar com urgência a operação tapa buracos na rua Violeta no bairro Águas Claras."</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_012_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_012_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a limpeza e manutenção do cemitério municipal localizado na rua Jair Mafra no bairro Ipaba do Paraíso."</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_013_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_013_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a pavimentação asfáltica da Av. João Alves Nogueira, Ipaba do Paraíso."</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/516/indicacao_014_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/516/indicacao_014_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a troca de lâmpadas queimadas na Rua Morango no bairro Bom Pastor, próximo à praça.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vagner da Laje</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/517/indicacao_015_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/517/indicacao_015_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, pedido de avaliação da defesa civil no bairro Residencial Paraíso, rua Turquesa, 196, ou contenção e retirada de entulho provocada pela queda do muro de rima."</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/518/indicacao_016_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/518/indicacao_016_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, pedido de capina e limpeza na praça de convivência Parquinho da Crianças, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/519/indicacao_017_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/519/indicacao_017_2022.pdf</t>
   </si>
   <si>
     <t>"Indica  ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a operação tapa buracos na Avenida Lafaiete Lopes, no bairro Industrial."</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Claudimar Alves</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, em caráter de urgência, a limpeza, capina e retirada de entulho (conforme fotos em anexo) na rua Milão para a Rua Palermo - Bairro Parque Veneza e a instalação de uma placa de PROIBIDO JOGAR LIXO."</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_020_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_020_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, em caráter de urgência, o recapeamento do início do trecho na Avenida Minas Gerais até o nº 583 no bairro Industrial."</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_021_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_021_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a pavimentação asfáltica na rua Suíça no bairro Industrial."</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/523/indicacao_022_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/523/indicacao_022_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o restante da pavimentação asfáltica na Av. Luminato Alves no bairro Industrial."</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Agnaldo Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_025_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_025_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a manutenção e limpeza da praça, localizada no bairro Chácaras Paraíso."</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_026_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_026_2022.pdf</t>
   </si>
   <si>
     <t>"Indicar ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar a manutenção e limpeza da área onde será construída a praça, localizada à rua Aracaju, bairro Veraneio."</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/526/indicacao_011_2021.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/526/indicacao_011_2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a retirada de barro no bairro São José e pavimentação das ruas que ainda não estão pavimentadas."</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_028_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_028_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar patrolamento e encascalhamento da Avenida Aristóteles -  Areia Grossa."</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_029_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_029_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar manutenção da estrada da cachoeira."</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_030-2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_030-2022.pdf</t>
   </si>
   <si>
     <t>"Indica a instalação de pontos de entregas voluntárias no município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_031_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_031_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, viabilizar a remoção e reinstalação de um poste de energia elétrica localizado na Rua França. em frente ao nº 329, no bairro Industrial."</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_032_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_032_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, providenciar a instalação de um poste de energia com luminária, na Avenida José Catarino Pessoa, em frente ao nº 207, no bairro Industrial."</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_033_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_033_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a troca de tampa de bueiro, na rua Sete de Setembro, próximo ao nº 65.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_034_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_034_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a poda de árvores na Avenida Brasil, próximo ao nº 205."</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_035_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_035_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar verificação e manutenção, se necessário, de vazamento de água na Avenida Minas Gerais, próximo ao nº 217."</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_036_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_036_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar modificação no sentido do tráfego da Rua Sagrado Coração - Centro, passando a ser via de mão única."</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_037_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_037_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar manutenção no calçamento da rua Eustáquio de Oliveira, bairro Josefino Anício de Oliveira."</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_038_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_038_2022.pdf</t>
   </si>
   <si>
     <t>" Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar manutenção no calçamento da rua Santo Antônio, bairro Centro."</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_039_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_039_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, uma operação tapa buracos em algumas ruas do bairro Cidade Nova."</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_040_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_040_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a retirada de deformação da pista na rua Carlos Drummond de Andrade."</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_041_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_041_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, caráter de urgência, operação tapa buracos na Av. Vito Gaggiato, situada no bairro Distrito Industrial."</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_042_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_042_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, manutenção da unidade básica de saúde do bairro Cidade Nova, como: limpeza, poda, capina, pintura, manutenções de janelas e troca de telhado."</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_043_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_043_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a sinalização vertical e horizontal nas ruas: Castro Alves, Noel Rosa, Castelo Branco, Jamil Selim de Salles, Lima Barreto e Bernardo Guimarães, situadas no bairro Cidade Nova, Santana do Paraíso - MG."</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_044_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_044_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a veiculação de caminhão de coleta de lixa na rua Verona, situada no bairro Parque Veneza, em Santana do Paraíso -MG."</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_045_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_045_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o patrolamento em todas as vias do bairro Horto Paraíso e cascalhamento em ponto específicos das vias do bairro."</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_046_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_046_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, manutenção do bebedouro de água da unidade básica de saúde do bairro Cidade Nova."</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_047_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_047_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, o patrolamento e cascalhamento da rua Flamboyante rua Gralha no bairro Chácaras Paraíso.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_048_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_048_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar limpeza e manutenção do bueiro, na Avenida João, próximo ao nº 38, bairro Centro.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_049_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_049_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, limpeza e roçagem do mato da calçada ao redor da área pública localizada na Avenida Piquiarana, Jardim Vitória."</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_050_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_050_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de obras, realizar a construção de quebra-molas na Avenida Piquiarana, nº 416, Bom Pastor."</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_051_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_051_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a construção de quebra-molas na rua Diadema, nº 778, bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_053_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_053_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, limpeza e capina da rua Barretos e Avenida São Luiz, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/552/indicacao_054_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/552/indicacao_054_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar em caráter de urgência, a operação tapa buraco, na Av. Lafaiete Lopes do nº161 até o nº705, no bairro Industrial."</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_055_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_055_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a operação Tapa Buraco, rua Glicério de Almeida próximo ao nº 227, no bairro Industrial."</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_056_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_056_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, em caráter de urgência, a operação tapa buraco, na rua João Luminato, próximo ao nº 68 no bairro Industrial."</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/555/indicacao_057_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/555/indicacao_057_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar. em caráter de urgência, a pintura das passagens elevadas e as faixas de pedestres na MG 232 em frente ao Comercial Andrade, no bairro Industrial."</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_058_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_058_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, limpeza, poda, capina, roçada e lavagem com caminhão pipa das ruas Monte Sinai, Josué, Filemon, Salomão, no bairro São José."</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_059_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_059_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, reparo na rua Monte Sinai, próximo ao nº 280, bairro São José."</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/558/indicacao_060_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/558/indicacao_060_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, retirada de entulhos presentes na rua Casimiro de Abreu, próximo ao nº 313, no bairro Cidade Nobre."</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_062_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_062_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma de lazeres e atividades físicas (academia de idosos), na Av. José Catarino Pessoa, próximo a creche, no bairro Industrial."</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_063_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_063_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, roçada e limpeza da ciclovia, que liga o bairro Industrial até subestação."</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_064_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_064_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo a manutenção da rua Esmeralda e a rua Onix."</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_065_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_065_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, em caráter de urgência, por meio da Secretaria Municipal de Obras, proceder com a implantação e readequação da sinalização de trânsito horizontal e vertical nos bairros, Industrial, Águas Claras e Jardim Vitória, principalmente nas ruas principais."</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_066_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_066_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, capina e limpeza ao redor do campo Dário Padilha no bairro Industrial."</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_067_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_067_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, por meio da Secretaria Municipal de Obras, limpeza da caixa d'água e conserto dos bebedouros do campo Dário Padilha, no bairro Industrial."</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_068_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_068_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da secretaria de Obras, providenciar, em caráter de urgência, o patrolamento na rua Turquia, no bairro Industrial."</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/566/indicacao_069_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/566/indicacao_069_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, na rua Jamil Selim de de Salles, próximo ao nº 732, a instalação de um quebra-molas."</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_070_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_070_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar a capina e roçada, no final da rua Romênia, no bairro Industrial."</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_071_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_071_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, em caráter de urgência, a sinalização de redutores de velocidade na rua Tiradentes, no bairro Alto Santana."</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_072_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_072_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a sinalização de redutores de velocidade na avenida principal do bairro Residencial Bethânia."</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_073_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_073_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a adoção de medidas para ampliar o número de profissionais com formação em Nutrição. atendendo assim determinação da Resolução do Conselho Federal de Nutricionistas nº 465/2010."</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_074_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_074_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, em caráter de urgência, a implantação de redutor de velocidade na rua Santos, próximo ao nº 188, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_075_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_075_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, um redutor de velocidade na rua Finlândia, próximo ao nº 139, no bairro Industrial."</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_079_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_079_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, por meio de um Projeto de Lei, que seja alterado a Lei 681/2013, suprimindo o parágrafo 4º do artigo 9º da lei supracitada."</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_080_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_080_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a criação do Serviço de Inspeção Municipal - SIM, no âmbito do município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_081_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_081_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a construção de uma rede de esgoto no rua Santo Antônio, no bairro Bom Sucesso."</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_083_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_083_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, que avaliem a situação das palmeiras situadas na Avenida Lafaiete Lopes entre os números 53 a 307."</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_084_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_084_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a manutenção (patrolamento) da estrada do Recanto dos Ipês, situada no bairro Bela Vista."</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_085_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_085_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a poda das árvores na Rua Eustáquio de Oliveira."</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_086_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_086_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a manutenção da Rua Eustáquio de Oliveira, próximo à avenida Minas Gerais."</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_087_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_087_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a roçagem e limpeza do canteiro central da Avenida Piquiarana, no bairro Bom Pastor."</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_091_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_091_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a roçagem e limpeza do canteiro central da Avenida Samambaia, no bairro Água Claras."</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/582/indicacao_092_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/582/indicacao_092_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo que proceda à operação tapa buracos na Avenida Piquiarana, de frente a E.M. Idalino Amâncio dos Santos."</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/583/indicacao_093_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/583/indicacao_093_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que proceda a pavimentação da rua Trevo, próximo ao campo do bairro Águas Claras."</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_094_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_094_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que coloque a sinalização com faixas e placas de proibido estacionar na Avenida Samambaia, nas proximidades da Escola Estadual Joaquim Elizário da Silva."</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/585/indicacao_095_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/585/indicacao_095_2022.pdf</t>
   </si>
   <si>
     <t>" Indica ao Poder Executivo Municipal que promova, em caráter de urgência,  a implantação do "Programa Respirar" no âmbito do município"</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/586/indicacao_096_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/586/indicacao_096_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, colocar uma tampa de boca de lobo na Avenida José Catarino Pessoa, em frente ao número 1028,no bairro Industrial."</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/587/indicacao_097_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/587/indicacao_097_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Saúde, providenciar, em caráter de urgência,  a compra de um telefone fixo para UBS vermelha do bairro Industrial."</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_098_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_098_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação de tampa de boca de lobo na Av. José Catarino Pessoa, em frente ao nº 1028, no bairro Industrial."</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a poda das árvores na ruas José Olímpio, próximo ao nº 20 e Avenida Brasil, próximo ao nº 16, que fazem interseção entre si."</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_100_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_100_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a poda das árvores da rua Manoel Carlos, por toda sua extensão e a limpeza de uma área próxima aos nº 129 a 46."</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_101_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_101_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a manutenção no canteiro central da interseção com a rua Jamil Selim de Salles até a interseção com a rua Carlos Drummond Andrade."</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_102-2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_102-2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, tampar buracos na esquinas da rua Aracaju com a rua Brasília, no bairro Veraneio."</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_103_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_103_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, tampar buraco na rua Belo Horizonte em frente ao nº494."</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_104_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_104_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a roçagem e patrolamento em toda extensão da rua Romênia, no bairro Industrial."</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_105_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_105_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, um quebra-molas (passagem elevada) na Av. José Catarino Pessoa em frente à Escola Municipal do bairro Industrial."</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_106_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_106_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, a reforma da UBS Vermelha do bairro Industrial."</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, em caráter de urgência, indico a sinalização dos redutores de velocidade na rua Jamil Selim de Sales, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_108_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_108_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, por meio da Secretaria Municipal de Obras, tampar buraco na esquina das ruas Rodrigues Campos com Glicéria de Almeida."</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_109_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_109_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a instalação de guard rail na Avenida Carlos Edmundo Landaeta, no bairro Cidade Nova, no trecho da interseção com a rua Jamil Selim de Sales até a interseção com a rua Betinho."</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_110_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_110_2022.pdf</t>
   </si>
   <si>
     <t>"Solicita, em caráter de urgência, que o município de Santana do Paraíso, por meio da Secretaria Municipal de Saúde, promova o recadastramento dos usuários do Sistema Público de Saúde."</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_111_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_111_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a Regularização Fundiária Urbana - REURB, atendendo assim a função social da propriedade."</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_112_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_112_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a limpeza da calçada na rua Monteiro Lobato, próximo ao nº 117, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_113_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_113_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar a manutenção de um trecho da rua São Pedro, próximo ao nº 71."</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/604/indicacao_114_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/604/indicacao_114_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a manutenção de um trecho da Avenida Bonfim, onde uma parte do calçamento cedeu e formou-se um grande buraco."</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_115_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_115_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza, a poda, a capina e a roçada nas ruas dos bairro Cidade Nova."</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_116_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_116_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, uma análise e possível alteração do posicionamento de uma placa de "PARE" na rua Casimiro de Abreu nº 119, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_117_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_117_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, o trabalho de recapeamento asfáltico nas seguintes ruas."</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_118_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_118_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza, a capina, a roçada da praça da rua Cabiúna, no bairro Jardim Vitória."</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_119_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_119_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, retirada de entulhos na rua Cabiúna, no bairro Jardim Vitória, em frente ao nº 55."</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_120_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_120_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, em caráter de urgência, a instalação de guard rail na rua França, no bairro Industrial."</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_121_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_121_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza interna e externa da creche CEMEI - Cidade Nova."</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_122_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_122_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, providenciar um tanque de uso geral para a creche do CEMEI - Cidade Nova."</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_123_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_123_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar a repintura de uma faixa de pedestre em frente ao CEMEI do bairro São José e fazer um extensão do quebra-molas perto do mesmo CEMEI, próximo ao nº 112."</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a reforma do almoxarifado do bairro Industrial."</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_125_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_125_2022.pdf</t>
   </si>
   <si>
     <t>Indica, ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a manutenção de um trecho da Rua Aracaju, próximo ao nº 1576."</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_126_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_126_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, o patrolamento das ruas: Romênia, Itália e Bulgária do bairro industrial."</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_128_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_128_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza da terra acumulada perto do meio-fio ao longo da rua Filemon."</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_129_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_129_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a limpeza da calçada na rua Clarice Lispector, em frente ao nº 51, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_130_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_130_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a construção de um quebra-molas na rua São José, em frente ao nº 45."</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_131_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_131_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a reforma do calçamento da rua Cuiabá, em frente ao n° 45."</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_132_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_132_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilizar a instalação de braço e luminária no poste de iluminação de via pública."</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_133_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_133_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, solicitara à empresa responsável, a troca de lâmpada do poste localizado na rua Dr. Atherton, no bairro Industrial."</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, viabilizar a instalação de braço e luminária no poste de iluminação de via pública, localizado no rua Dr. Atherton, no bairro Industrial."</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_135_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_135_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza e recolhimento de entulhos no bairro Alto do Santana."</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_136_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_136_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a instalação de guard rail na rua Carlos Chagas no bairro Cidade Nova, entre o n° 683 ao nº 800."</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_137_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_137_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, operação tapa buracos nas ruas Carlos Chagas, próximo ao nº 687, rua Assis Chateaubriand, entre os nº115 e 125 e na rua Jamil Selim de Sales, próximo à unidade básica de saúde."</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_138_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_138_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação de placa rotativa na Av. Samambaia, próximo ao nº 480, no bairro Águas Claras."</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_139_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_139_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, indico a limpeza da calçada na rua Carlos Chagas, limpeza da calçada da esquina desta mesma rua com a rua Carlos Chagas com a rua Monteiro Lobato, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_140_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_140_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação de um quebra-molas na Av. José Catarino Pessoa, próximo ao nº28, no bairro Industrial."</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_141_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_141_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, tampar buracos na esquina das ruas Glicéria de Almeida com Rodrigues Campos, no bairro Industrial."</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_142_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_142_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a limpeza do córrego que está situado ao lado da rua São Luiz no bairro Parque Caravelas e a capina em sua margens."</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_143_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_143_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a poda de árvores em toda a extensão da rua Israel, no bairro São José."</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_144_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_144_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, o patrolamento no virador da rua Francisco Furbino, no bairro Industrial."</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_145_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_145_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, providenciar uma melhoria na iluminação de um trecho da rua 1º de maio que faz cruzamento com a Av. Brasil, próximo ao nº 103."</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_146_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_146_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a retirada de entulho e a limpeza do cruzamento da Av. São João com a rua Santa Mônica, no bairro Alto do Santana."</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_147_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_147_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a retirada do lixo na esquina da rua Estônia, no bairro Industrial."</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_149_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_149_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a limpeza e roçagem do mato da calçada da Av. Samambaia, no bairro Água Claras."</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_150_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_150_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciara manutenção de um trecho da rua João Alves de Nogueira, bairro Ipabinha, próximo ao nº 1649."</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_151_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_151_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a troca de um poste danificado na rua Santa Mônica, próximo ao nº100."</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_152_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_152_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a troca da lâmpada de um poste e fazer a manutenção do mesmo poste, situado na rua João Alves de Nogueira, bairro Ipabinha, próximo ao nº1746."</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_153_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_153_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que encaminhe Projeto de Lei à Câmara Municipal, instituindo, dentro de sua estrutura administrativa, uma secretaria ou pasta destinada à execução das atividades relacionadas ao transporte público, mobilidade urbana, sinalização e tráfego urbana."</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_154_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_154_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza da frente, e do lado da Igreja Assembleia de Deus, na Avenida Samambaia, no bairro Águas Claras."</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_155_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_155_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a poda de árvores da Av. Carlos Edmundo Landaetta entre os subsequentes nº 603 a 703, e também poda e a limpeza da via lateral da rua Jamil Selim de Sales e com a rua Gonçalves  Dias S/N, próximo a Unidade Básica de Saúde, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_156_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_156_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal indica a construção de um viradouro de carros na Av. São João cruzamento com a rua Santa Mônica."</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_157_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_157_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal regulamente, por meio de um Decreto Municipal, um ponto de táxi na praça da matriz."</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_158_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_158_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a troca de uma lâmpada de um poste na rua Afonso Pena, próximo ao nº45."</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_160_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_160_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, em caráter de urgência, a poda das árvores da Av. São Luiz, bairro Parque Caravelas, próxima ao nº 125."</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_161_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_161_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma e nivelamento com retirada de lombadas e buracos ao longo da rua Romênia, no bairro Industrial."</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_162_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_162_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, com caráter de urgência, providenciar a manutenção de um trecho da rua Turmalina, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_163_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_163_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, com caráter de urgência, providenciar a manutenção de um trecho que liga as ruas Esmeralda e Ônix, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_164_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_164_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, com caráter de urgência, providenciar a manutenção da rua Ônix, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_165_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_165_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, com caráter de urgência, providenciar das árvores e desobstrução das redes pluviais da rua Esmeralda, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_166_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_166_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, que seja colocado um poste no final da rua Santa Clara, próximo ao nº 170."</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_167_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_167_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, providenciar a construção de 2 lombadas (quebra-molas) na rua Esmeralda, no bairro Residencial Paraíso."</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_168_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_168_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a manutenção da rua Jequitibá, no bairro São Francisco."</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_169_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_169_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar a manutenção da rede pluvial da rua Pinheiros, próximo ao nº 75, no bairro São Francisco."</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_170_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_170_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de de Obras, em caráter de urgência, providenciar a iluminação de parte da rua Angico, no bairro São Francisco."</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_171_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_171_2022.pdf</t>
   </si>
   <si>
     <t>"Indica o patrolamento e a colocação de escória, em um trecho da rua Contorno, Chácara nº06, na primeira entrada do bairro Brejão."</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_172_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_172_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, uma operação tapa buracos nas ruas Santo Amaro, próximo aos nºs 474 e 913, Jabaquara, próximo aos nºs 488 e 514 e na rua Barretos, próximo aos nºs 297, 321 e 389 no bairro Parque Caravelas.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_173_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_173_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras que responde pela pasta de trânsito do município, a sinalização vertical e horizontal na rua São Luiz, Mogi Mirim, Santo Amaro, Ribeirão Preto e Jabaquara, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_174_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_174_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras que responde pela pasta de trânsito do município,  a instalação de redutores de velocidade (quebra-molas) na rua São Luiz, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_175_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_175_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a manutenção de uma rede pluvial da Rua Aracaju, próximo ao nº 264, no bairro São Francisco."</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_176_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_176_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a desobstrução das bocas de lobo na rua Jenipapo, localizadas em frente ao nºs 627 e 675, no bairro Jardim Vitória, solicita-se também um caminhão pipa para efetuar a limpeza desta mesma rua."</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_177_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_177_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a limpeza das seguintes ruas localizadas no bairro Alto de Santana: São Pedro, Santa Marta, São João, São Sebastião, Santa Clara, Santa Rosa e Avenida São João e providenciar a pode de árvores na rua Santa Marta."</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_178_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_178_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar o poda das árvores da rua Manoel Carlos por toda a sua extensão e a limpeza de uma área próxima aos nº 129 e 46."</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_179_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_179_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal. por meio da Secretaria Municipal de Obras, providenciar a poda de uma árvore da rua José Olímpio Pereira, próximo ao nº83."</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_180_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_180_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar. em caráter de urgência, a recomposição dos bloquetes no trecho da rua Olímpio Campos, localizada na esquina da Escola Estadual do bairro Industrial."</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_181_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_181_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Assistência Social, providenciar, em caráter de urgência, a instalação do bebedouro do Centro de Convivência do bairro Industrial."</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_182_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_182_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Assistência Social, providenciar, em caráter de urgência, a instalação de braço de luminária o poste da rua Dinamarca me frente ao nº 36, no bairro Industrial."</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_183_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_183_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar em caráter de urgência a pintura de uma faixa de pedestre em frente ao CEMEI PEQUENO LAR, situado na rua Achiles Rodrigues Campos, 263, bairro Industrial."</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_184_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_184_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a poda de duas árvores da rua Minas Gerais, próximas ao nº 222 e 242."</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_185_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_185_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal  de Obras, providenciar a manutenção (Patrolamento) da rua Finlândia, situada no bairro Industrial."</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_186_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_186_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal  de Obras que responde pela pasta de trânsito do município, a instalação de redutores de velocidade (Lombadas), na rua Olavo Bilac, no bairro Cidade Nova, próximos aos nºs 10 e 26."</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_187_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_187_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras que responde pelas pasta de trânsito do município, que envie uma equipe técnica para fiscalizar as obras referente a recomposição asfáltica realizadas por uma terceirizada da empresa COPASA responsável pela obra, nas ruas Castro Alves, Noel Rosa e Jamil Selim de Sales. "</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_188_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_188_2022.pdf</t>
   </si>
   <si>
     <t>"Indica o Poder Executivo Municipal, através da Secretaria Municipal de Obras, em caráter de urgência, a sinalização dos redutores de velocidade na Avenida Carlos Edmundo Landaetta, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_189_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_189_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, reforma asfáltica entre os nºs 89 a 26 na Glicéria de Almeida, no bairro Industrial."</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_190_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_190_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, tampar buraco na esquina das ruas Rodrigues Campos com Glicéria de Almeida."</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_191_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_191_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, reforma asfáltica na esquina das ruas Brasília com Aracaju, bairro Veraneio."</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_192_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_192_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo a realização de convênios com Estado de Minas Gerais, por meio da Secretaria de Estado de Administração de Estado de Minas Gerais, por meio da Secretaria de Estado de Administração Prisional (Seap), juntamente com o Tribunal de Justiça de Minas Gerais (TJMG), com o objetivo de permitir que presos do regime semiaberto, principalmente se possuírem residentes no município, atuem no serviço de capina das margens de córregos, limpeza de praças e demais serviços públicos, como forma de auxiliar o município na limpeza pública, propor a reintegração social do preso e reinseri-lo na sociedade."</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_193_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_193_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a construção de quebra-molas na rua Finlândia entre os nºs 139 e 163, no bairro Industrial."</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_194_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_194_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, uma intervenção (muro rip rap) em toda extensão da margem do córrego da Av. José Catarino Pessoa, no bairro Industrial."</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_195_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_195_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a instalação de faixa de pedestre (pintura), em frente ao Comercial Andrade na Av. Minas Gerais, no bairro Industrial."</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_196_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_196_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, um quebra-molas e uma faixa de pedestre na rua João Luminato em frente ao nº 91, no bairro Industrial."</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_197_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_197_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma do meio fio da rua Letônia entre os nºs 275 a 340, no bairro Industrial."</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_198_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_198_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um quebra-molas na rua Simão Campos em frente ao nº 194, no bairro Industrial."</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_199_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_199_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, a troca de boca de lobo na rua Bernardo Guimarães, em frente ao nº 9, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_200_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_200_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a reforma da ponte da Av. José Catarino Pessoa, no bairro Industrial."</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_201_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_201_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar a limpeza do viradouro da rua Santa Rosa no bairro Alto do Santana."</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_202_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_202_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar a troca de um poste danificado na rua Filemon, próximo ao nº 11".</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_203_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_203_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar a troca de um poste danificado na rua São Pedro, próximo ao nº84."</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_204_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_204_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, um quebra molas na rua Belo Horizonte em frente ao nº 970, no bairro Veraneio."</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_205_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_205_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, em caráter de urgência, a fiscalização mais eficaz sobre as faixas elevadas feitas pelas empresa Hematita nos cruzamentos no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_206_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_206_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma metálica da passarela localizada na Av. José Catarino Pessoa, em frente ao nº 80, no bairro Industrial."</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_207_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_207_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, viabilizar a instalação de poste de iluminação de via pública na rua Angico, próximo ao nº 105, bairro Industrial."</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_208_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_208_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Governo, providenciar a instalação de um braço com luminária no poste de iluminação pública, localizado na rua Doutor Atherton, bairro Industrial."</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_209_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_209_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal de Governo, providenciar a instalação de um braço com luminária no poste de iluminação pública, localizado na rua Alemanha, próximo ao nº 186, bairro Industrial."</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_210_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_210_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada do entulho na esquina da rua Ucrânia com a Av. José Catarino Pessoa, no bairro Industrial."</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_211_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_211_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providenciar, em caráter de urgência, a reforma da UBS Azul do bairro industrial."</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_212_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_212_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a pintura de uma vaga de estacionamento para deficiente na UBS Azul no bairro Industrial."</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_213_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_213_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada do entulho na rua Polônia próximo ao nº 42 no bairro Industrial."</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_214_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_214_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a manutenção de um trecho da rua Chile, no bairro Oliveira, próximo à garagem da UNIVALE."</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_215-2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_215-2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a manutenção de uma placa de obras situadas na rua Diamante interseção com a rua Água Marinhas."</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_216_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_216_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar. em caráter de urgência, que seja colocado um braço e uma lâmpada em um poste situado na Avenida Doutor Atherton, próximo ao nº 37 - bairro Industrial."</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_217_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_217_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de entulho na esquina da rua Quincas Pimenta com a rua João Luminato, no bairro Industrial."</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_218_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_218_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de entulho na rua Letônia, próximo ao nº 69, no bairro Industrial."</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_219_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_219_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a retira do entulho na rua Letônia em frente ao nº 105 do bairro Industrial."</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/763/indicacao_220_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/763/indicacao_220_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada do entulho na rua Polônia, próximo ao nº 71, no bairro Industrial."</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_221-2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_221-2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a restauração asfáltica das rua Braúnas, Eucalipto e Jenipapo, no bairro Jardim Vitória."</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_222_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_222_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a manutenção (patrolamento) da estrada do Córrego do Monjolo."</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_223_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_223_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a troca de uma lâmpada em um poste situado na rua Romanos, próximo ao nº 01, no bairro São José."</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_224_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_224_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que realize a limpeza das bocas de lobo situada nas ruas Gregório de Matos, próximas ao nº 272 e na rua Prudente de Morais, próximo à intercessão com a rua Gregório de Mattos, ambas no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_225_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_225_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que realize recapeamento da rua Cinquenta e cinco, no bairro Cidade Nova."</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_226_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_226_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio do Gabinete do Prefeito, que realize a solicitação de manutenção e elevação dos postes de eletricidade e iluminação na Av. Floresta, no bairro Chácaras do Vale."</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_228_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_228_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a troca de uma lâmpada em um poste, situado na rua Romanos, próximo ao nº01, no bairro São José."</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_229_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_229_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, com caráter de urgência, providenciar a limpeza e retirada de entulhos da rua Monte das Oliveiras, situado no bairro São José."</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_230_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_230_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a sinalização com placa de Proibido Estacionar na rua Gênesis, próximo ao nº 156, no bairro São José."</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_231_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_231_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a roçagem da praça do bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_232_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_232_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a roçagem do canteiro central na Av. São Paulo, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_233_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_233_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a poda das árvores na rua São Luiz, em frente à Igreja Católica, próximo ao nº 141, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_234_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_234_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a retirada de entulho na rua Santo Amaro, em frente ao nº 505, no bairro Parque Caravelas."</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_235_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_235_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que responde pela pasta de trânsito do município, que seja instaladas placas de carga e descarga na Avenida Carlos Edmundo Landaetta, próximas ao nº 1300, ponto comercial."</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_237_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_237_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma estrutural da Unidade Básica de Saúde Azul do bairro Industrial."</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_238_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_238_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência , a poda de árvore na rua Álvaro Jorge, próximo ao nº 78, no bairro Industrial."</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/783/indicacao_239_2022.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/783/indicacao_239_2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a limpeza e a roçagem do mato da calçada na rua Estônia, em frente ao nº 124, no bairro Industrial."</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/856/emenda_aditiva_002_pl_1239_2022_-_copia.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/856/emenda_aditiva_002_pl_1239_2022_-_copia.pdf</t>
   </si>
   <si>
     <t>"Adiciona o inciso II ao Art. 2º do Projeto de Lei nº 1239/2022".</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/857/emenda_mod_009_pl_1239_2022_-_copia.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/857/emenda_mod_009_pl_1239_2022_-_copia.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do preâmbulo do PL 1239/2022"</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/858/emenda_mod_009_pl_1239_2022_-_copia.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/858/emenda_mod_009_pl_1239_2022_-_copia.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do preâmbulo do "caput" do art.1º do PL 1239/2022."</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>Agnaldo Coxinha, Alexandre Coutinho, Vagner da Laje</t>
   </si>
   <si>
     <t>" Ao caput do art. 41 do Projeto de Lei nº 1244/2022 , que dispõe sobre as diretrizes para a elaboração da lei orçamentária."</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/860/emenda_mod_014_pl_1244_2022_-_copia.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/860/emenda_mod_014_pl_1244_2022_-_copia.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 014/2024 ao parágrafo 1º do Art. 4º do PL 1244"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3801,67 +3801,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_1210_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_1211_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_1212_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_1213_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_ordinaria_1216_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_ordinaria_1217_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_ordinaria_1218_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/79/projeto__de__lei_ordinaria_1219_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_ordinaria_1222_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_ordinaria_1222_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_ordinaria_1223_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_ordinaria_1224_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_ordinaria_1225_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_ordinaria_1226_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_ordinaria_1227_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_ordinaria_1228_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_ordinaria_1229_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_ordinaria_1230_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_ordinaria_1231_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_ordinaria_1232_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_ordinaria_1233_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_ordinaria_1234_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_ordinaria_1235_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_ordinaria_1236_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_ordinaria_1237_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_ordinaria_1238_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_ordinaria_1239_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_ordinaria_1240_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_ordinaria_1241_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_ordinaria_1242_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_ordinaria_1243_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_ordinaria_1244_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_ordinaria_1245_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_ordinaria_1246_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_ordinaria_1247_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_ordinaria_1248_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_ordinaria_1249_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_ordinaria_1250_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_ordinaria_1251_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_ordinaria_1252_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_ordinaria_1254_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_ordinaria_1255_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_ordinaria_1256_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_ordinaria_1257_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_ordinaria_1258_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_ordinaria_1259_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_ordinaria_1260_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_ordinaria_1261_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_ordinaria_1262_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_ordinaria_1263_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de__lei_ordinaria_1264_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_ordinaria_1265_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_ordinaria_1266_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_ordinaria_1267_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_ordinaria_1268_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_ordinaria_1269_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_ordinaria_1270_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_ordinaria_1271_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_ordinaria_1274_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_ordinaria_1275_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_ordinaria_1276_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_ordinaria_1277_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_ordinaria_1278_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_ordinaria_1280_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_ordinaria_1281_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2074/mocao_de_aplausos_057_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2075/mocao_de_aplauso_058_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2076/mocao_de_aplauso_059_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2077/mocao_de_aplauso_060_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_001_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_002_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_003_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_004_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/507/indicacao_005_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_006_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/509/indicacao_007_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/510/indicacao_008_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_009_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_010_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_012_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_013_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/516/indicacao_014_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/517/indicacao_015_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/518/indicacao_016_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/519/indicacao_017_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_020_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_021_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/523/indicacao_022_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_025_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_026_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/526/indicacao_011_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_028_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_029_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_031_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_032_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_033_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_034_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_035_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_036_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_037_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_038_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_039_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_040_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_041_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_042_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_043_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_044_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_045_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_046_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_047_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_048_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_049_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_050_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_051_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_053_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/552/indicacao_054_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_055_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_056_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/555/indicacao_057_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_058_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_059_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/558/indicacao_060_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_062_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_063_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_064_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_065_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_066_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_067_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_068_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/566/indicacao_069_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_070_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_071_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_072_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_073_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_074_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_075_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_079_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_080_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_081_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_083_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_084_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_085_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_086_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_087_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_091_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/582/indicacao_092_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/583/indicacao_093_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_094_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/585/indicacao_095_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/586/indicacao_096_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/587/indicacao_097_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_098_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_100_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_101_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_102-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_103_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_104_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_105_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_106_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_108_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_109_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_110_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_111_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_112_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_113_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/604/indicacao_114_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_115_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_116_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_117_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_118_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_119_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_120_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_121_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_122_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_123_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_125_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_126_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_128_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_129_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_130_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_131_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_132_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_133_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_135_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_136_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_137_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_138_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_139_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_140_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_141_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_142_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_143_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_144_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_145_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_146_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_147_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_149_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_150_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_151_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_152_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_153_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_154_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_155_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_156_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_157_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_158_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_160_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_161_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_162_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_163_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_164_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_165_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_166_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_167_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_168_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_169_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_170_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_171_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_172_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_173_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_174_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_175_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_176_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_177_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_178_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_179_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_180_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_181_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_182_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_183_2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_184_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_185_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_186_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_187_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_188_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_189_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_190_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_191_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_192_2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_193_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_194_2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_195_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_196_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_197_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_198_2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_199_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_200_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_201_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_202_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_203_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_204_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_205_2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_206_2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_207_2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_208_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_209_2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_210_2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_211_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_212_2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_213_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_214_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_215-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_216_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_217_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_218_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_219_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/763/indicacao_220_2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_221-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_222_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_223_2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_224_2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_225_2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_226_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_228_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_229_2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_230_2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_231_2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_232_2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_233_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_234_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_235_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_237_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_238_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/783/indicacao_239_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/856/emenda_aditiva_002_pl_1239_2022_-_copia.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/857/emenda_mod_009_pl_1239_2022_-_copia.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/858/emenda_mod_009_pl_1239_2022_-_copia.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/860/emenda_mod_014_pl_1244_2022_-_copia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_1210_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_1211_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_1212_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_1213_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_ordinaria_1216_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_ordinaria_1217_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_ordinaria_1218_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/79/projeto__de__lei_ordinaria_1219_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_ordinaria_1222_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_ordinaria_1222_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_ordinaria_1223_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_ordinaria_1224_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_ordinaria_1225_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_ordinaria_1226_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_ordinaria_1227_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_ordinaria_1228_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_ordinaria_1229_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_ordinaria_1230_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_ordinaria_1231_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_ordinaria_1232_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_ordinaria_1233_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_ordinaria_1234_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_ordinaria_1235_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_ordinaria_1236_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_ordinaria_1237_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_ordinaria_1238_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_ordinaria_1239_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_ordinaria_1240_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_ordinaria_1241_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_ordinaria_1242_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_ordinaria_1243_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_ordinaria_1244_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_ordinaria_1245_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_ordinaria_1246_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_ordinaria_1247_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_ordinaria_1248_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_ordinaria_1249_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_ordinaria_1250_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_ordinaria_1251_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_ordinaria_1252_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_ordinaria_1254_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_ordinaria_1255_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_ordinaria_1256_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_ordinaria_1257_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_ordinaria_1258_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_ordinaria_1259_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_ordinaria_1260_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_ordinaria_1261_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_ordinaria_1262_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_ordinaria_1263_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de__lei_ordinaria_1264_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_ordinaria_1265_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_ordinaria_1266_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_ordinaria_1267_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_ordinaria_1268_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_ordinaria_1269_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_ordinaria_1270_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_ordinaria_1271_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_ordinaria_1274_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_ordinaria_1275_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_ordinaria_1276_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_ordinaria_1277_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_ordinaria_1278_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_ordinaria_1280_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_ordinaria_1281_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2074/mocao_de_aplausos_057_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2075/mocao_de_aplauso_058_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2076/mocao_de_aplauso_059_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/2077/mocao_de_aplauso_060_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_001_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_002_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_003_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_004_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/507/indicacao_005_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_006_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/509/indicacao_007_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/510/indicacao_008_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_009_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_010_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_012_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_013_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/516/indicacao_014_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/517/indicacao_015_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/518/indicacao_016_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/519/indicacao_017_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_020_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_021_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/523/indicacao_022_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_025_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_026_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/526/indicacao_011_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_028_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_029_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_031_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_032_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_033_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_034_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_035_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_036_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_037_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_038_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_039_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_040_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_041_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_042_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_043_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_044_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_045_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_046_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_047_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_048_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_049_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_050_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_051_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_053_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/552/indicacao_054_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_055_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_056_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/555/indicacao_057_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_058_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_059_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/558/indicacao_060_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_062_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_063_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_064_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_065_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_066_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_067_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_068_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/566/indicacao_069_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_070_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_071_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_072_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_073_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_074_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_075_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_079_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_080_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_081_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_083_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_084_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_085_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_086_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_087_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_091_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/582/indicacao_092_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/583/indicacao_093_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_094_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/585/indicacao_095_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/586/indicacao_096_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/587/indicacao_097_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_098_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_100_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_101_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_102-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_103_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_104_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_105_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_106_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_108_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_109_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_110_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_111_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_112_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_113_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/604/indicacao_114_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_115_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_116_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_117_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_118_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_119_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_120_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_121_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_122_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_123_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_125_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_126_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_128_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_129_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_130_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_131_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_132_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_133_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_135_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_136_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_137_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_138_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_139_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_140_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_141_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_142_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_143_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_144_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_145_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_146_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_147_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_149_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_150_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_151_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_152_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_153_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_154_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_155_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_156_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_157_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_158_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_160_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_161_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_162_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_163_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_164_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_165_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_166_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_167_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_168_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_169_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_170_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_171_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_172_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_173_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_174_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_175_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_176_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_177_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_178_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_179_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_180_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_181_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_182_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_183_2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_184_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_185_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_186_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_187_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_188_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_189_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_190_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_191_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_192_2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_193_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_194_2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_195_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_196_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_197_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_198_2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_199_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_200_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_201_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_202_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_203_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_204_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_205_2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_206_2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_207_2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_208_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_209_2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_210_2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_211_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_212_2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_213_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_214_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_215-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_216_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_217_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_218_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_219_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/763/indicacao_220_2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_221-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_222_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_223_2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_224_2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_225_2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_226_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_228_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_229_2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_230_2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_231_2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_232_2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_233_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_234_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_235_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_237_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_238_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/783/indicacao_239_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/856/emenda_aditiva_002_pl_1239_2022_-_copia.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/857/emenda_mod_009_pl_1239_2022_-_copia.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/858/emenda_mod_009_pl_1239_2022_-_copia.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2022/860/emenda_mod_014_pl_1244_2022_-_copia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H299"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>