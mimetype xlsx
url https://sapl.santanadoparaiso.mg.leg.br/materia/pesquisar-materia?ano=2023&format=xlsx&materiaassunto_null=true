--- v0 (2025-10-07)
+++ v1 (2026-06-22)
@@ -54,1713 +54,1713 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Laércio Sancho, Alessandro Fábio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2/projeto_de_lei_1282-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2/projeto_de_lei_1282-23.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Santana do Paraíso, o direito de do contribuinte ter acesso a meios e formas de pagamento digital para quitação de débitos de natureza tributária, taxas e contribuições.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>Bruno Campos Morato</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_1284-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_1284-23.pdf</t>
   </si>
   <si>
     <t>“Autoriza o executivo municipal a conceder descontos de juros e multa incidentes sobre tributos inscritos em dívida ativa, dispõe sobre seu parcelamento e dá outras providências.”</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_1285-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_1285-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a isenção do pagamento do imposto predial territorial urbano (IPTU) e da taxa de manejo de resíduos sólidos urbano - TMRS dos imóveis de Santana do Paraíso - MG no exercício de 2023, e dá outras providências".</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>Alber Dias, Agnaldo Coxinha, César Fuscão</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_1286-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_1286-23.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial do servidor público do Poder Legislativo Municipal”</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_1287-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_1287-23.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição do valor do subsídio dos Agentes Políticos do Poder Legislativo Municipal”</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_1288-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_1288-23.pdf</t>
   </si>
   <si>
     <t>“Autoriza o pagamento de benefício eventual para situação de emergência e calamidade pública pela Secretaria Municipal de Assistência Social do Município de Santana do Paraíso e dá outras providências.”</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_1289-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_1289-23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUORIZAÇÃO PARA CONCESSÃO DE SUBVENÇÕES, CONTRIBUIÇÕES E AUXÍLIOS FINANCEIROS NO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>Alexandre Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_1290-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_1290-23.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da identificação dos veículos oficiais e dá outras providências"</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_1291-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_1291-23.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA APROVAÇÃO DE LOTEAMENTO DENOMINADO RESIDENCIAL BETHÂNIA EXPANSÃO 5.”</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_1292-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_1292-23.pdf</t>
   </si>
   <si>
     <t>Autoriza a aprovação de loteamento denominado Condomínio Lago do Vale.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_1293-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_1293-23.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização ao Poder Executivo Municipal de promover a doação de bens móveis à AAMAR Santana do Paraíso - Vale do Aço e Agência de desenvolvimento turístico do circuito mata atlântica de Minas, e dá outras providências."</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_1294-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_1294-23.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivos da Lei Municipal n°1006, de 08 de abril de 2021, que “Cria o Programa Social Bolsa Aprendizagem Profissional e dá outras providências”</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_1295-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_1295-23.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de isenção relativa ao Imposto sobre Transmissão de Bens Imóveis por Ato Oneroso “Inter Vivos” (ITBI) a entidades privadas sem fins lucrativos, e dá outras providências.”</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_1296-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_1296-23.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da Lei nº 1.129, de 01 de março de 2023, que Autoriza Concessão de Subvenções Sociais, Contribuições e Auxílios Financeiros, no Exercício de 2023, e dá Outras Providências.”</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_1297-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_1297-23.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre patrocínio institucional, para subsidiar iniciativa particular no âmbito cultural, para o custeio de curso de oratória da Miss Universe Santana do Paraíso Danielly Thamara Silva Dias, para participação no concurso Miss Universo Minas Gerais.”</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_1298-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_1298-23.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Revisão Geral Anual dos subsídios dos agentes políticos do Poder Executivo de Santana do Paraíso/MG e dá outras providências."</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_1299-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_1299-23.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a de Revisão Geral Anual, prevista no art. 37, X, da CF/88, e reajuste dos vencimentos dos Servidores Públicos do Poder Executivo de Santana do Paraíso/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_1300-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_1300-23.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a recomposição do valor subsídio dos agentes políticos do Poder Executivo Municipal”</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_1301-23_ldo.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_1301-23_ldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2024 e dá outras providências.”</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_1302-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_1302-23.pdf</t>
   </si>
   <si>
     <t>“Altera a lei nº 747/2015, e dá outras providências.”</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_1303-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_1303-23.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA IPTU PREMIADO 2023, QUE AUTORIZA O EXECUTIVO A REALIZAR SORTEIO DE PRÊMIOS PARA CONTRIBUINTES QUE ESTEJAM EM DIA COM O IPTU, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_1305-23.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_1305-23.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da Lei nº 1.129, de 01 de março de 2023, que Autoriza Concessão de Subvenções Sociais, Contribuições e Auxílios Financeiros, no Exercício de 2023, e dá outras Providências.”</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_ordinaria_1306_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_ordinaria_1306_2023.pdf</t>
   </si>
   <si>
     <t>"Cria o programa Avança Paraíso e autoriza o Poder Executivo a contratar operação de crédito no valor de até R$ 15.000.000,00 (quinze milhões de reais) junto à Caixa Econômica Federal  - FINISA (Financiamento à Infraestrutura e ao Saneamento e dá outras providências)"</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_ordinaria_1307_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_ordinaria_1307_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a desenvolver ações e aporte de contrapartida municipal para implementar o Programa Minha Casa Minha Vida" conforme disposto na Lei 11.977 de 07 de julho de 2009 e na Medida Provisória 1.162 de 14 de fevereiro de 2023, e também nas disposições das instruções normativas do Ministério das Cidades e dá outras providências."</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_ordinaria_1308_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_ordinaria_1308_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo a instituir campanha de incentivo ao emplacamento e transferência de veículos automotores no município de Santana do Paraíso"</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>Alber Dias</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_ordinaria_1309_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_ordinaria_1309_2023.pdf</t>
   </si>
   <si>
     <t>"Institui no calendário oficial de eventos do município de Santana do Paraíso, o dia 22 de julho como o Dia da Paz e Conciliação no âmbito municipal e determina outras providências".</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>Alessandro Fábio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_ordinaria_1310_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_ordinaria_1310_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Prédio Público."</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_ordinaria_1311_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_ordinaria_1311_2023.pdf</t>
   </si>
   <si>
     <t>"Assegura as mulheres o direito a acompanhante durante as consultas médicas, exames e demais procedimentos clínicos nos estabelecimentos de saúde públicos e privados."</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_ordinaria_1312_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_ordinaria_1312_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da Portaria GM/MS nº1.135, de 16 de agosto de 2023 que estabelece os critérios e procedimentos para o repasse da assistências financeira complementar da União destinada ao cumprimento do piso salarial nacional de enfermeiros, técnicos e auxiliares de enfermagem e parteiras e dispõe sobre o repasse ao exercícios de 2023."</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>Vagner da Laje</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_ordinaria_1313_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_ordinaria_1313_2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal da União das Mocidades das Assembleias de Deus do Município de Santana do Paraíso-MG."</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>Elton Detetive</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_ordinaria_1314_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_ordinaria_1314_2023.pdf</t>
   </si>
   <si>
     <t>"Disciplina o uso da Caçambas Estacionárias, Containers, coletoras de entulhos nas vias públicas do município e determina outras providências."</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>Claudimar Alves</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_1315_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_1315_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de quadra poliesportiva"</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_ordinaria_1316_2023_ldo.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_ordinaria_1316_2023_ldo.pdf</t>
   </si>
   <si>
     <t>“Adequa os anexos a Lei Municipal nº 1147 de 12 de junho de 2023, que dispõe sobre as diretrizes orçamentárias (LDO) de Santana do Paraíso/MG para o exercício de 2024.”</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/</t>
   </si>
   <si>
     <t>“Adequa os anexos da Lei Municipal nº 1057 de 28 de dezembro de 2021 que dispõe sobre o Plano Plurianual (PPA) do período de 2022 a 2025.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do município de Santana do Paraíso/MG para o exercício financeiro de 2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>Alessandro Fábio, Alexandre Coutinho, Claudimar Alves</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de fixação de placas nas unidades de saúde informando sobre a possibilidade legal de entrega de filho para adoção, antes ou após o nascimento”.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição de queimadas no âmbito do município de Santana do Paraíso e determina outras providências.”</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_1321_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_1321_2023.pdf</t>
   </si>
   <si>
     <t>“Concede abono especial de natal para o exercício 2023 aos servidores públicos do município de Santana do Paraíso e dá outras providências”</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_1322_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_1322_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade dos proprietários responsáveis e condutores de animais domésticos recolherem os resíduos fecais dos mesmos em praças, parques e logradouros no âmbito do município de Santana do Paraíso”.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>Agnaldo Coxinha</t>
   </si>
   <si>
     <t>“Institui a semana municipal de conscientização, prevenção e combate a intimidação sistemática bullying.”</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_1324_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_1324_2023.pdf</t>
   </si>
   <si>
     <t>“Institui a exigência de ficha limpa para nomeação de cargos comissionados existentes nos órgãos dos poderes executivo e legislativo municipais e determina outras providências.”</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/427/parecer_pl_1325_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/427/parecer_pl_1325_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de cestas natalinas aos servidores do Poder Legislativo”.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_1326_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_1326_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a política de prevenção e combate as amputações em pacientes diabéticos e determina outras providências”.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_1327_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_1327_2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece que o município de Santana do Paraíso disponibilizará Código de Barras Bidimensional Quick Response (QR Code) nas placas de obras públicas executadas por sua administração direta e administração indireta ou por empresas terceirizadas.”</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_1328_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_1328_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de bairro e logradouros públicos situados no âmbito do município de Santana do Paraíso e determina outras providências”.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_1329_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_1329_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição de funções gratificadas no âmbito da Câmara Municipal de Santana do Paraíso-MG, para atuação nos procedimentos licitatórios da nova lei de licitação número 14.133/2021 e determina outras providências”.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_ordinaria_1330_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_ordinaria_1330_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a custear e contratar plano de saúde para os servidores da Câmara Municipal de Santana do Paraíso e determina outras providências.”</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a doar terrenos para viabilizar programa habitacional Minha Casa Minha Vida ou equiparado, com o objetivo de construção  de Unidades Habitacionais/ moradia de interesse social em Santana do Paraíso/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_resolucao_396-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_resolucao_396-2023.pdf</t>
   </si>
   <si>
     <t>"Concede diploma de honra ao mérito do município de Santana do Paraíso ao Sr. Jaime Celestino Torres."</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_resolucao_397-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_resolucao_397-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário do município de Santana do Paraíso ao Sr. Expedito Lopes.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>César Fuscão</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_resolucao_398-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_resolucao_398-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito do Município de Santana do Paraíso ao Doutor Nelson Gonçalves de Oliveira."</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>João da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_resolucao_399-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_resolucao_399-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Santana do Paraíso/MG ao Senhor José Célio Alvarenga - CELINHO SINTTROCEL</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Laércio Sancho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_resolucao_400-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_resolucao_400-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito do Município de Santana do Paraiso a senhora Sônia Roberto de Oliveira”</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_resolucao_401-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_resolucao_401-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão honorário ao senhor Ronan Fernandes Moreira Neto.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_resolucao_402-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_resolucao_402-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito do Município de Santana do Paraíso/MG ao Doutor Bruno Campos Morato”</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_resolucao_403-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_resolucao_403-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão honorário do Município de Santana do Paraíso/MG ao senhor Pedro Teodoro da Silva</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_resolucao_404-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_resolucao_404-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito do Município de Santana do Paraíso/MG à senhora Angelina do Nascimento de Jesus”</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_resolucao_430_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_resolucao_430_2023.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre ampliação de cargos efetivos de serviços gerais da Câmara Municipal de SAntana do Paraíso"</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>CFTCCO - Comissão de Finanças, Tomadas de Contas e Controle Orçamentário</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_resolucao_431_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_resolucao_431_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre  a prestação de contas do município de SAntana do Paraíso , referente ao exercício de 2021"</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_resolucao_432_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_resolucao_432_2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece procedimentos para a elaboração de Estudos Técnicos Preliminares – ETP, para aquisição de bens e contratação de serviços e obras de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal”.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_resolucao_433_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_resolucao_433_2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece procedimentos para a elaboração de Termo de Referência -  TR, para aquisição de bens e contratação de serviços e obras de que trata a Lei nº 14.133, de 1º  de abril de 2021, no âmbito do Poder Legislativo Municipal.”</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_resolucao_434_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_resolucao_434_2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece procedimentos para a realização de pesquisa de preços para aquisição de bens e contratação de serviços em geral nas contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal”.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_resolucao_434_2023_2.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_resolucao_434_2023_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação do disposto no art. 20 da Lei nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas deste legislativo nas categorias de qualidade comum e de luxo”.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_resolucao_436_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_resolucao_436_2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece procedimentos para a elaboração do Plano Anual de Contratações de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.”</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_resolucao_437_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_resolucao_437_2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece as diretrizes para atuação do agente de contratação e equipe de apoio , o funcionamento da comissão de contratação e a atuação de gestores e fiscais de contratos, de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.”</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_resolucao_438_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_resolucao_438_2023.pdf</t>
   </si>
   <si>
     <t>“Normatiza a gestão e fiscalização de contratos no âmbito do Poder Legislativo Municipal.”</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_resolucao_439_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_resolucao_439_2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece procedimentos para a participação de pessoa física nas contratações públicas de que trata a Lei nº 14.133 , de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.”</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_resolucao_440_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_resolucao_440_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a governança as contratações públicas de que trata a Lei nº 14.133 , de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.”</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/457/projeto_de_resolucao_441_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/457/projeto_de_resolucao_441_2023.pdf</t>
   </si>
   <si>
     <t>"Institui o "Parlamento Jovem" no âmbito da Câmara Municipal de Santana do Paraíso e dá outras providências"</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Claudimar Alves, Alessandro Fábio, Alexandre Coutinho, João da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/32/mocao_62_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/32/mocao_62_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À MEMÓRIA DE DONA ELZIRA DA SILVEIRA DUARTE</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>César Fuscão, Alessandro Fábio, João da Ambulância, Laércio Sancho</t>
   </si>
   <si>
     <t>Moção de Aplausos à memória de Dona Zizinha Ferreira de Oliveira</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/34/mocao_64_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/34/mocao_64_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à memória do senhor Fernando Augusto Cota.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/35/mocao_65_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/35/mocao_65_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em memória à senhora Eva Simões de Jesus.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Moção de aplausos à Senhora Tereza Aparecida dos Santos.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/73/mocao_67_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/73/mocao_67_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sra. Maria Dirce Vargas Calixto.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/mocao_de_aplausos_068_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/mocao_de_aplausos_068_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 068/2023 a Humberto José Nunes Bastos"</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/mocao_de_aplausos_069_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/mocao_de_aplausos_069_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 069/2023 ao Sr. Oscar José Pereira</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/mocao_de_aplausos_070_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/mocao_de_aplausos_070_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos ao Sr. Cícero Magno Maciel"</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/mocao_71_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/mocao_71_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 071/2023 ao Sr. Tayrone de Souza Rodrigues"</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/mocao_de_aplausos_072_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/mocao_de_aplausos_072_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 072/2023 ao Sr. Tulio Cunha Pereira"</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/mocao_de_aplausos_073_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/mocao_de_aplausos_073_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 073/2023 ao Sr. Márcio Henrique Silva"</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/mocao_de_aplausos_074_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/mocao_de_aplausos_074_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 074/2023 a Sra. Lívia Rocha Laudares"</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/mocao_de_aplausos_075_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/mocao_de_aplausos_075_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos a Sra. Laís Botelho Sena Faria"</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/mocao_de_aplausos_076_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/mocao_de_aplausos_076_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 076/2023 ao Sr. Tiago Euzébio Alves Ramos"</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/mocao-de_aplausos_077_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/mocao-de_aplausos_077_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 77/2023 ao time de voleibol feminino da Escola Estadual José Rosa Damasceno"</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/mocao_de_aplausos_078_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/mocao_de_aplausos_078_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 078/2023 ao time de voleibol feminino da Escola Estadual Herbert José de Souza - Betinho"</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/mocao-de_aplausos_079_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/mocao-de_aplausos_079_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 079/2023 ao Sr. Rogério de Paula Silva"</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/mocao-de_aplausos_080_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/mocao-de_aplausos_080_2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 080/2023 ao Sr. Rosalvo José Borges"</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_1-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_1-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza e reforma do asfalto e bueiro na esquina da rua Ameixa com a avenida Piquiarana.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_2-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_2-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, Por meio da Secretaria Municipal de Obras, a reforma asfáltica da Av. Piquiarana</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a limpeza com retirada de entulhos e nivelamentos com cascalho da rua Japão e Suíça no bairro Industrial.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_4-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_4-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a retirada do entulho das margens do córrego da Av. Joaquim Avelino dos Reis, próximo ao padrão da Copasa.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_5-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_5-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria municipal de obras, providenciar em caráter de urgência, a roçagem e limpeza do canteiro entre a rua Letônia e Av. Minas Gerais na bairro Industrial.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_6-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_6-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma asfáltica da rua Glicéria de Almeida entre os números 53 a 89 no bairro Industrial.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_7-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_7-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que faça uma operação tapa buracos no bairro Bom Pastor nas seguintes ruas, Graviola, Eucalipto, Jenipapo e Braúna.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_8-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_8-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria municipal de obras, a roçagem e limpeza da rua Cuiabá no bairro Vale Paraíso</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_9-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_9-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria municipal de Obras, providenciar patrolamento e encascalhamento da rua Cuiabá no bairro Vale Paraíso.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_10-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_10-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma asfáltica na esquina das ruas Glicéria de Almeida com Rodrigues Campos no bairro Industrial.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_11-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_11-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, providenciar, em caráter de urgência, a roçagem e a limpeza da rotatória, próximo a rua Elias Matias no bairro centro.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_12-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_12-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, em caráter de urgência, providenciar a construção de uma lombada na rua Salomão próximo ao nº 425.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_13-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_13-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal do Meio Ambiente, uma visita técnica para a avaliação e poda das árvores na rua São Luiz no bairro Parque Caravelas.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_14-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_14-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, a reforma estrutural da Unidade Básica de Saúde Vermelha do bairro Industrial, colocar todos no corredor direito, reforma de banheiro, reforma de piso, pintura, troca de ventiladores, fazer uma rampa de acesso para cadeirantes, inclusão e troca de móveis e outros.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_15-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_15-2023.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, reforma e contenção do meio fio da rua Luminato Alves, próximo ao nº 85 no bairro Industrial.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_16-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_16-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que realize a poda da árvore em frente ao nº 408 na rua Carmem Miranda no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_17-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_17-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, que realize o patrolamento na rua do Ipês que liga o bairro Chácara Paraíso a MG 232.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_18-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_18-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, poda de árvores na Rua São Luiz em frente ao nº 129, Parque Caravelas.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_19-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_19-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Defesa Civil, uma visita técnica, para avaliação de riscos na rua Quincas Pimenta nº56.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_20-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_20-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência, a operação tapa buraco na rua Glicéria de Almeida entre os nº 26 a 89 do bairro Industrial.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_21-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_21-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar, em caráter de urgência,  a operação tapa-buraco ente as ruas Glicéria de Almeida e Rodrigues Campos no bairro Industrial.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_22-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_22-2023.pdf</t>
   </si>
   <si>
     <t>Indica o Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, reforma do asfalto na rua Glicéria de Almeida, próximo ao nº227, esquinas com a rua Rodrigues Campos, nº165 na bairro Industrial.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_23-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_23-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, limpeza e reforma asfáltica da rua Antônio Luiz próximo ao nº45, Centro.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, nivelamento com cascalho na rua lateral do campo Dário Padilha, no bairro Industrial.</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_25-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_25-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, limpeza e retirada de terra das ruas Glicéria de Almeida com Francisca Félix e a Av. Lafaiete Lopes, próximo ao posto de saúde do bairro Industrial.</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_26-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_26-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providenciar a manutenção da rua Jequitibá, próximo ao nº 105, no bairro São Francisco.</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_27-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_27-2023.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, reforma do ponto de ônibus na rua Estônia em frente ao nº 174 no bairro Industrial.</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_28-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_28-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Meio Ambiente, uma visita técnica para avaliação e poda de árvores na rua Salvador em frente ao nº 144 no bairro Residencial Paraíso.</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_29-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_29-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, que realize limpeza de terra na rua Sabiá e na rua Tiziu, em frente ao nº 161, 258 e 279, no bairro Cidade Verde.</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_30-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_30-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, que realize nas ruas Sanhaço, Sabiá, Trinca Ferro, Bem te vi, Tico Tico, Araçai, Tiziu, Faisão, Beija Flor, Pelicano, Pardal, Pica Pau e Canarinho Cidade Verde a limpeza, poda e capina das vias, além da fiscalização dos lotes não edificados conforma lei municipal nº177/99, artigo 12.</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao_31-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao_31-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que realize operação tapa buracos na rua Bem te vi e no início da rua Sanhaço, esquina com a rua Trinca Ferro, todas no bairro Cidade Verde.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Indicação nº 032/2023</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_33-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_33-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Indicação nº 034/2023</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_35-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_35-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 035/2023</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_36-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_36-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 036/2023</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Indicação nº 037/2023</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Indicação nº 039/2023</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/221/indicacao_40-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/221/indicacao_40-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 040/2023</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/222/indicacao_41-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/222/indicacao_41-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 041/2023</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/223/indicacao_42-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/223/indicacao_42-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042/2023</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_43-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_43-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043/2023</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Indicação nº 044/2023</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/226/indicacao_45-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/226/indicacao_45-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 045/2023</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_46-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_46-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 046/2023</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_47-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_47-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 047/2023</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_48-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_48-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 048/2023</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Indicação nº 049/2023</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Indicação nº 050/2023</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Indicação nº 051/2023</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_52-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_52-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 052/2023</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_53-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_53-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 053/2023</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_54-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_54-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 054/2023</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Indicação nº 055/2023</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_56-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_56-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 056/2023</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_57-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_57-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 057/2023</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_58-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_58-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 058/2023</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Indicação nº 059/2023</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_60-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_60-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 060/2023</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Indicação nº 061/2023</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_62-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_62-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 062/2023</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_63-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_63-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 063/2023</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Indicação nº 064/2023</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Indicação nº 065/2023</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Indicação nº 066/2023</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Indicação nº 068/2023</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_68-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_68-2023.pdf</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Indicação nº 070/2023</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_70-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_70-2023.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_71-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_71-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 071/2023</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_72-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_72-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 072/2023</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Indicação nº 073/2023</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Indicação nº 074/2023</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Indicação nº 075/2023</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Indicação nº 076/2023</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_77-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_77-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 077/2023</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Indicação nº 078/2023</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_79-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_79-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 079/2023</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Indicação nº 080/2023</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Indicação nº 082/2023</t>
   </si>
@@ -1773,1764 +1773,1764 @@
   <si>
     <t>Indicação nº 083/2023</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Indicação nº 084/2023</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Indicação nº 085/2023</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_86-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_86-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 086/2023</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_87-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_87-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 087/2023</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Indicação nº 088/2023</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Indicação nº 089/2023</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_90-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_90-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 090/2023</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_91-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_91-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 091/2023</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_92-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_92-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 092/2023</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_93-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_93-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 093/2023</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_94-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_94-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 094/2023</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_99-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_99-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº099/2023</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_100-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_100-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 100/2023</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_101-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_101-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 101/2023</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_102-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_102-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 102/2023</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_103-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_103-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 103/2023</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Indicação nº 104/2023</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Indicação nº 105/2023</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_106-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_106-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 106/2023</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Indicação nº 107/2023</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_110_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_110_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 110/2023</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_111_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_111_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 111/2023</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_113_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_113_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 113/2023</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_113_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_113_2023.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/294/indicacao_114_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/294/indicacao_114_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 114/2023</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/295/indicacao_115_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/295/indicacao_115_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 115/2023</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Indicação nº 116/2023</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_117_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_117_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 117/2023</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_118_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_118_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 118/2023</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_118_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_118_2023.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_120_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_120_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 120/2023</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_121_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_121_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 121/2023</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_122_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_122_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 122/2023</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_123_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_123_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 123/2023</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_124_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_124_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 124/2023</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_125_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_125_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 125/2023</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_126_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_126_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 126/2023</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_127_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_127_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 127/2023</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_128_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_128_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 128/2023</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Indicação nº 129/2023</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_130_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_130_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 130/2023</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_131_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_131_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 131/2023</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_132_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_132_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 132/2023</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_133_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_133_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 133/2023</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_134_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_134_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 134/2023</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_135_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_135_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº135/2023</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_136_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_136_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 136/2023</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_137_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_137_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 137/2023</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_138_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_138_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 138/2023</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_139_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_139_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 139/2023</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_140_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_140_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 140/2023</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_141_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_141_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 141/2023</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Indicação nº 142/2023</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_143_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_143_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 143/2023</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_144_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_144_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 144/2023</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_145_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_145_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 145/2023</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_146_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_146_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 146/2023</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_147_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_147_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 147/2023</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/328/indicacao_148_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/328/indicacao_148_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 148/2023</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/329/indicacao_149_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/329/indicacao_149_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 149/2023</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/330/indicacao_150_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/330/indicacao_150_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 150/2023</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/331/indicacao_151_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/331/indicacao_151_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 151/2023</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_152_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_152_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 152/2023</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Indicação nº 153/2023</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_154_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_154_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 154/2023</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/335/indicacao_155_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/335/indicacao_155_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº155/2023</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/336/indicacao_156_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/336/indicacao_156_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 156/2023</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_157_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_157_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 157/2023</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_158_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_158_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 158/2023</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_159_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_159_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 159/2023</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_160_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_160_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 160/2023</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_161_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_161_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 161/2023</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_162_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_162_2023.pdf</t>
   </si>
   <si>
     <t>Indicação n 162/2023</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>Indicação nº 163/2023</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_164_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_164_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 164/2023</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_165_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_165_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 165/2023</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_166_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_166_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 166/2023</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_167_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_167_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 167/2023</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_168_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_168_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 168/2023</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_169_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_169_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 169/2023</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_170-2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_170-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 170/2023</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_171_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_171_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 171/2023</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_172_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_172_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 172/2023</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_173_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_173_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 173/2023</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_175_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_175_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 175/2023</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_177_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_177_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 177/2023</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_176_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_176_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 176/2023</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_177_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_177_2023.pdf</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_178_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_178_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 178/2023</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_179_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_179_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 179/2023</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_180_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_180_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 180/2023</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Manoelzinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_181_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_181_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 181/2023</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_182_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_182_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 182/2023</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_183_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_183_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 183/2023</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Indicação nº 184/2023</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_185_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_185_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 185/2023</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_186_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_186_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 186/2023</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_187_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_187_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 187/2023</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_188_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_188_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 188/2023</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Indicação nº 189/2023</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_190_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_190_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 190/2023</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_191_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_191_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 191/2023</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_192_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_192_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 192/2023</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_193_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_193_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 193/2023</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Indicação nº 194/2023</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_195_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_195_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 195/2023</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_196_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_196_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 196/2023</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Indicação nº 197/2023</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_198_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_198_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 198/2023</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_199_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_199_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 199/2023</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_200_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_200_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 200/2023</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_201_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_201_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 201/2023</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_202_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_202_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 202/2023</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_203_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_203_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 203/2023</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_204_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_204_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 204/2023</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Indicação nº 205/2023</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Indicação nº 206/2023</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_207_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_207_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 207/2023</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_205_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_205_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº  209/2023</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_210_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_210_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 210/2023</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Indicação nº 211/2023</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_213_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_213_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 212/2023</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_213_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_213_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 213/2023</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Indicação nº 214/2023</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_215_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_215_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 215/2023</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_216_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_216_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 216/2023</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_217_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_217_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 217/2023</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_219_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_219_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 218/2023</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_219_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_219_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 219/2023</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_220_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_220_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 220/2023</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_220_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_220_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 221/2023</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_222_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_222_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 222/2023</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_223_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_223_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 223/2023</t>
   </si>
   <si>
     <t>Indicação nº 224/2023</t>
   </si>
   <si>
     <t>Alber Dias, João da Ambulância, Laércio Sancho</t>
   </si>
   <si>
     <t>Indicação nº 225/2023</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_226_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_226_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 226/2023</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_227_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_227_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 227/2023</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>Indicação nº 228/2023</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_228_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_228_2023.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_230_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_230_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 230/2023</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_231_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_231_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 231/2023</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_232_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_232_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 232/2023</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Indicação nº 233/2023</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_234_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_234_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 237/2023</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_235_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_235_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 235/2023</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_236_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_236_2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 236/2023</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_237_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_237_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 237/2023</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/748/indicacao_238_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/748/indicacao_238_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 238/2023</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_239_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_239_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 239/2023</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_240_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_240_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 240/2023</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/751/indicacao_241_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/751/indicacao_241_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 241/2023</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_242_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_242_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 242/2023</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_243_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_243_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 243/2023</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_244_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_244_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 244/2023</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_245_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_245_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 245/2023</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_246_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_246_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 246/2023</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/757/indicacao_247_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/757/indicacao_247_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº247/2023</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/758/indicacao_248_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/758/indicacao_248_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 248/2023</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/761/indicacao_249_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/761/indicacao_249_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 249/2023</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 250/2023</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_251_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_251_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 251/2023</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_252_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_252_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 252/2023</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_253_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_253_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 253/2023</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/435/emenda_ad_001_pl_1331_2023.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/435/emenda_ad_001_pl_1331_2023.pdf</t>
   </si>
   <si>
     <t>"Adiciona o Parágrafo ùnico ao Art. 3º do PL 1331/2023"</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/434/emenda_modificativa_003_pl_1318.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/434/emenda_modificativa_003_pl_1318.pdf</t>
   </si>
   <si>
     <t>Modifica redação do Art. 5º do  PL 1318</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/436/emenda_mod_004_pl_1331.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/436/emenda_mod_004_pl_1331.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do inciso I do art.3º do PL 1331/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3837,67 +3837,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2/projeto_de_lei_1282-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_1284-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_1285-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_1286-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_1287-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_1288-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_1289-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_1290-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_1291-23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_1292-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_1293-23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_1294-23.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_1295-23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_1296-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_1297-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_1298-23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_1299-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_1300-23.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_1301-23_ldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_1302-23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_1303-23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_1305-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_ordinaria_1306_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_ordinaria_1307_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_ordinaria_1308_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_ordinaria_1309_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_ordinaria_1310_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_ordinaria_1311_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_ordinaria_1312_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_ordinaria_1313_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_ordinaria_1314_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_1315_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_ordinaria_1316_2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_1321_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_1322_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_1324_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/427/parecer_pl_1325_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_1326_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_1327_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_1328_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_1329_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_ordinaria_1330_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_resolucao_396-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_resolucao_397-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_resolucao_398-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_resolucao_399-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_resolucao_400-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_resolucao_401-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_resolucao_402-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_resolucao_403-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_resolucao_404-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_resolucao_430_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_resolucao_431_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_resolucao_432_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_resolucao_433_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_resolucao_434_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_resolucao_434_2023_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_resolucao_436_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_resolucao_437_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_resolucao_438_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_resolucao_439_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_resolucao_440_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/457/projeto_de_resolucao_441_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/32/mocao_62_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/34/mocao_64_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/35/mocao_65_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/73/mocao_67_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/mocao_de_aplausos_068_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/mocao_de_aplausos_069_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/mocao_de_aplausos_070_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/mocao_71_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/mocao_de_aplausos_072_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/mocao_de_aplausos_073_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/mocao_de_aplausos_074_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/mocao_de_aplausos_075_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/mocao_de_aplausos_076_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/mocao-de_aplausos_077_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/mocao_de_aplausos_078_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/mocao-de_aplausos_079_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/mocao-de_aplausos_080_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_1-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_2-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_4-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_5-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_6-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_7-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_8-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_9-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_15-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_16-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_17-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_18-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_19-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_20-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_21-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_27-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_29-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_30-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao_31-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_33-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_35-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_36-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/221/indicacao_40-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/222/indicacao_41-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/223/indicacao_42-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_43-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/226/indicacao_45-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_46-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_47-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_48-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_53-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_54-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_56-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_58-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_60-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_62-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_63-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_68-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_70-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_71-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_72-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_77-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_79-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_86-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_87-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_90-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_91-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_92-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_93-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_94-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_99-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_100-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_101-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_102-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_103-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_106-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_110_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_111_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_113_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_113_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/294/indicacao_114_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/295/indicacao_115_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_117_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_118_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_118_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_120_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_121_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_122_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_123_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_124_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_125_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_126_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_127_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_128_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_130_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_131_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_132_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_133_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_134_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_135_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_136_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_137_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_138_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_139_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_140_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_141_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_143_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_144_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_145_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_146_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_147_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/328/indicacao_148_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/329/indicacao_149_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/330/indicacao_150_2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/331/indicacao_151_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_152_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_154_2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/335/indicacao_155_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/336/indicacao_156_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_157_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_158_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_159_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_160_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_161_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_162_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_164_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_165_2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_166_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_167_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_168_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_169_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_170-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_171_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_172_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_173_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_175_2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_177_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_176_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_177_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_178_2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_179_2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_180_2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_181_2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_182_2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_183_2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_185_2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_186_2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_187_2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_188_2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_190_2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_191_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_192_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_193_2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_195_2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_196_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_198_2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_199_2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_200_2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_201_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_202_2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_203_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_204_2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_207_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_205_2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_210_2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_213_2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_213_2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_215_2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_216_2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_217_2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_219_2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_219_2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_220_2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_220_2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_222_2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_223_2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_226_2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_227_2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_228_2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_230_2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_231_2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_232_2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_234_2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_235_2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_236_2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_237_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/748/indicacao_238_2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_239_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_240_2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/751/indicacao_241_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_242_2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_243_2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_244_2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_245_2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_246_2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/757/indicacao_247_2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/758/indicacao_248_2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/761/indicacao_249_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_251_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_252_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_253_2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/435/emenda_ad_001_pl_1331_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/434/emenda_modificativa_003_pl_1318.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/436/emenda_mod_004_pl_1331.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2/projeto_de_lei_1282-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_1284-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_1285-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_1286-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_1287-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_1288-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_1289-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_1290-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_1291-23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_1292-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_1293-23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_1294-23.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_1295-23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_1296-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_1297-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_1298-23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_1299-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_1300-23.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_1301-23_ldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_1302-23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_1303-23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_1305-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_ordinaria_1306_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_ordinaria_1307_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_ordinaria_1308_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_ordinaria_1309_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_ordinaria_1310_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_ordinaria_1311_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_ordinaria_1312_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_ordinaria_1313_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_ordinaria_1314_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_1315_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_ordinaria_1316_2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_1321_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_1322_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_1324_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/427/parecer_pl_1325_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_1326_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_1327_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_1328_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_1329_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_ordinaria_1330_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_resolucao_396-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_resolucao_397-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_resolucao_398-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_resolucao_399-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_resolucao_400-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_resolucao_401-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_resolucao_402-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_resolucao_403-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_resolucao_404-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_resolucao_430_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_resolucao_431_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_resolucao_432_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_resolucao_433_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_resolucao_434_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_resolucao_434_2023_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_resolucao_436_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_resolucao_437_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_resolucao_438_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_resolucao_439_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_resolucao_440_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/457/projeto_de_resolucao_441_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/32/mocao_62_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/34/mocao_64_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/35/mocao_65_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/73/mocao_67_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/mocao_de_aplausos_068_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/mocao_de_aplausos_069_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/mocao_de_aplausos_070_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/mocao_71_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/mocao_de_aplausos_072_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/mocao_de_aplausos_073_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/mocao_de_aplausos_074_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/mocao_de_aplausos_075_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/mocao_de_aplausos_076_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/mocao-de_aplausos_077_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/mocao_de_aplausos_078_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/mocao-de_aplausos_079_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/mocao-de_aplausos_080_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_1-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_2-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_4-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_5-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_6-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_7-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_8-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_9-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_15-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_16-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_17-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_18-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_19-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_20-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_21-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_27-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_29-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_30-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao_31-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_33-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_35-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_36-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/221/indicacao_40-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/222/indicacao_41-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/223/indicacao_42-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_43-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/226/indicacao_45-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_46-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_47-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_48-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_53-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_54-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_56-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_58-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_60-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_62-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_63-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_68-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_70-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_71-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_72-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_77-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_79-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_86-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_87-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_90-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_91-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_92-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_93-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_94-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_99-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_100-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_101-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_102-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_103-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_106-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_110_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_111_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_113_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_113_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/294/indicacao_114_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/295/indicacao_115_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_117_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_118_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_118_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_120_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_121_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_122_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_123_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_124_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_125_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_126_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_127_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_128_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_130_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_131_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_132_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_133_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_134_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_135_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_136_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_137_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_138_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_139_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_140_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_141_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_143_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_144_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_145_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_146_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_147_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/328/indicacao_148_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/329/indicacao_149_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/330/indicacao_150_2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/331/indicacao_151_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_152_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_154_2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/335/indicacao_155_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/336/indicacao_156_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_157_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_158_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_159_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_160_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_161_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_162_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_164_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_165_2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_166_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_167_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_168_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_169_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_170-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_171_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_172_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_173_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_175_2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_177_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_176_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_177_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_178_2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_179_2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_180_2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_181_2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_182_2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_183_2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_185_2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_186_2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_187_2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_188_2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_190_2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_191_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_192_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_193_2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_195_2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_196_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_198_2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_199_2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_200_2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_201_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_202_2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_203_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_204_2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_207_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_205_2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_210_2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_213_2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_213_2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_215_2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_216_2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_217_2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_219_2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_219_2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_220_2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_220_2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_222_2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_223_2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_226_2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_227_2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_228_2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_230_2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_231_2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_232_2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_234_2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_235_2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_236_2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_237_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/748/indicacao_238_2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_239_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_240_2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/751/indicacao_241_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_242_2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_243_2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_244_2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_245_2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_246_2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/757/indicacao_247_2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/758/indicacao_248_2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/761/indicacao_249_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_251_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_252_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_253_2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/435/emenda_ad_001_pl_1331_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/434/emenda_modificativa_003_pl_1318.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2023/436/emenda_mod_004_pl_1331.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H337"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="69.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>