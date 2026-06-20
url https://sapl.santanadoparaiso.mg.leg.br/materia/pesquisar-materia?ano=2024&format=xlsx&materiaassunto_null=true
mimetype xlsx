--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -54,2154 +54,2154 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Bruno Campos Morato</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_lei_1332_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_lei_1332_2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a prorrogação do prazo do benefício eventual de que trata a Lei Municipal nº 1128 de 01 de março de 2023".</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>Alexandre Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_1333_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_1333_2024.pdf</t>
   </si>
   <si>
     <t>"Altera redação do "caput" do artigo 164 da Lei Municipal n° 178/1999, que dispõe sobre as normas que regulam as obras e edificações no âmbito do município de Santana do Paraíso e determina outras providências"</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_1334_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_1334_2024.pdf</t>
   </si>
   <si>
     <t>º "Dispõe sobre a regularização imobiliária de edificações executadas em desacordo  com o disposto no Art. 8º do código de obras do município de Santana do Paraíso, Lei Municipal 178 de 10 de dezembro de 1999, cria taxa de regularização e dá outras providências"</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>Agnaldo Coxinha, Alber Dias, César Fuscão</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/471/projeto_de_lei_1335_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/471/projeto_de_lei_1335_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial dos servidores públicos do Poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_1336_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_1336_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial do valor do subsídio dos vereadores do Poder Legislativo Municipal"</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>Alber Dias</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_lei_ordinaria_1337_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_lei_ordinaria_1337_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre declaração de utilidade pública"</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_1338_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_1338_2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a prorrogação do prazo do benefício eventual de que trata a Lei Municipal nº 1063 de 08 de fevereiro de 2022"</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para concessão de subvenções, contribuições e auxílios financeiros no exercício de 2024 e dá outras providencias"</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_1340_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_1340_2024.pdf</t>
   </si>
   <si>
     <t>"Restitui as perdas inflacionárias aos servidores públicos municipais de Santana do Paraíso/MG e dá outras providências"</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_1341_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_1341_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição do valor do subsídio dos agentes políticos do Poder Executivo Municipal"</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>"Estabelece conforme Portaria MEC nº 61 de 31 de janeiro de 2024, critérios para pagamento do piso salarial nacional para os profissionais do magistério público da educação básica do Poder Executivo de Santana do Paraíso/MG."</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>"Restitui as perdas inflacionárias relativas ao ano de 2023 aos servidores públicos municipais de Santana do Paraíso/MG e dá outras providências"</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei do Orçamento Anual de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/784/projeto_de_lei_1345_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/784/projeto_de_lei_1345_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe  sobre a criação do Conselho Municipal dos Direitos da mulher - CMDM e dá outras providências"</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>Vagner da Laje</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/786/projeto_de_lei_1346_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/786/projeto_de_lei_1346_2024.pdf</t>
   </si>
   <si>
     <t>"Institui a "Semana de Conscientização sobre o Transtorno do Espectro Autista (TEA)" no calendário oficial de eventos do município de Santana do Paraíso".</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>Agnaldo Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/788/projeto_de_lei_1347_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/788/projeto_de_lei_1347_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação de vagas de estacionamento preferenciais reservadas as pessoas com transtorno do espectro autista - TEA, sinalziadas com o símbolo mundial de conscientização do autismo".</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/789/projeto_de_lei_1348_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/789/projeto_de_lei_1348_2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar ao Estado de Minas Gerais, a titulo de auxílios, o valor de R$ 2.120.000,00 (dois milhões e cento e vinte mil reais) para construção de unidade escolar no município de Santana do Paraíso/MG e dá outras providências".</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/790/projeto_de_lei_1349_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/790/projeto_de_lei_1349_2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial e dá outras providências'</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/791/projeto_de_lei_1350_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/791/projeto_de_lei_1350_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Centro de Terapias (CETESP) para atendimento da pessoa com Transtorno do Espectro Autista (TEA) no âmbito do município de Santana do Paraíso/MG e dá outras providências".</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>César Fuscão, João da Ambulância, Laércio Sancho, Agnaldo Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_ordinaria_1351_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_ordinaria_1351_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouros públicos no âmbito do município de Santana do Paraíso-MG"</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_lei_ordinaria_1352_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_lei_ordinaria_1352_2024.pdf</t>
   </si>
   <si>
     <t>"Fixa o valor do subsídio dos vereadores do município de Santana do Paraíso para a legislatura de 2025 a 2028"</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_lei_ordinaria_1353_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_lei_ordinaria_1353_2024.pdf</t>
   </si>
   <si>
     <t>"Fixa os valores dos subsídios do prefeito, vice-prefeito e secretários municipais do município de Santana do Paraíso para a legislatura de 2025 a 2028"</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/951/projeto_de_lei_ordinaria_1354_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/951/projeto_de_lei_ordinaria_1354_2024.pdf</t>
   </si>
   <si>
     <t>"Altera redação da Lei Municipal nº 1170/2023 que autoriza o Poder Legislativo a custear e contratar plano de saúde para os servidores da Câmara Municipal de Santana do Paraíso-MG e determina outras providências"</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_ordinaria_1355_2024_loa.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_ordinaria_1355_2024_loa.pdf</t>
   </si>
   <si>
     <t>"Estima a receita a fixa a despesa do município de Santana do Paraíso/MG para o exercício financeiro de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1255/projeto_de_lei_ordinaria_1356_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1255/projeto_de_lei_ordinaria_1356_2024.pdf</t>
   </si>
   <si>
     <t>"Revisa e adequa os anexos a Lei Municipal n° 1.192 de 08 de julho de 2024, que dispõe sobre as diretrizes orçamentárias (LDO) de Santana do Paraíso/MG para o exercício de 2025."</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1256/projeto_de_lei_ordinaria_1357-pt.1.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1256/projeto_de_lei_ordinaria_1357-pt.1.pdf</t>
   </si>
   <si>
     <t>"Revisa  adequa os anexos da Lei Municipal nº 1057 de 28 de dezembro de 2021 que dispõe sobre o Plano Plurianual (PPA) do período de 2022 a 2025 do município de Santana do Paraíso/MG".</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_ordinaria_1358_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_ordinaria_1358_2024.pdf</t>
   </si>
   <si>
     <t>"Fixa os valores dos subsídios do prefeito, vice-prefeito e secretários municipais do município de Santana do Paraíso , para legislatura de 2025 a 2028".</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1267/projeto_de_lei_ordinaria_1359_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1267/projeto_de_lei_ordinaria_1359_2024.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo III da Lei Municipal nº 544 de 02 de janeiro de 2011 que dispõe sobre o plano de cargos , carreiras e remuneração dos profissionais da educação do magistério público do município de Santana do Paraíso - MG , para modificar os vencimentos dos cargos de Diretor I, Diretor II e Vice_diretor e dá outras providências".</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_lei_ordinaria_1360_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_lei_ordinaria_1360_2024.pdf</t>
   </si>
   <si>
     <t>"Adiciona o parágrafo único no Art. 5º da Lei Municipal nº 240 de 13 de agosto de 2002 que dispõe sobre o regime previdenciário do servidor público do município de Santana do Paraíso/MG, nos termos dos Arts. 127 e 128 da Lei Orgânica Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>"Revoga o Caput do ART. 2º da Lei Municipal nº 946 de 19 de junho de 2019 que altera a Lei Municipal nº 544/2011 e fixa o piso salarial e diferenciação salarial entre os servidores ocupantes de cargos de Professor de Educação Básica I (PEB - Nível Médio ) e os cargos de professor de Educação Básica I (PEB i- Nível Médio) e os cargos de  Professor de Educação Básica Nível I Superior, Professor de Educação Infantil Nível superior e Professor de Educação Física (PEB I - Nivel Superior), para adequação ao piso salarial profissional nacional do magistério público da educação básica , nos termos da Lei Federal nº 11.738/2008, e dá outras providências."</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1316/projeto_de_lei_ordinaria_1362_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1316/projeto_de_lei_ordinaria_1362_2024.pdf</t>
   </si>
   <si>
     <t>"Altera o item "A" do Anexo II da Lei Municipal nº 981 de 09 de julho de 2020 que dispõe sobre a reestruturação da organização da administração pública do município de Santana do Paraíso/MG sobre os cargos comissionados e dá outras providências".</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1346/parecer_pl_1363_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1346/parecer_pl_1363_2024.pdf</t>
   </si>
   <si>
     <t>"Concede abono especial de natal para o exercício 2024 aos servidores públicos do município de Santana do Paraíso/Mg, e dá outras providências".</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_ordinaria_1364_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_ordinaria_1364_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de cestas natalinas aos servidores do Poder Legislativo."</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1375/projeto_de_lei_ordinaria_1365_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1375/projeto_de_lei_ordinaria_1365_2024.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 2º da Lei nº 1045 de 10 de novembro de 2021, que dispõe acerca da contribuição sindical dos servidores públicos do município de Santana do Paraíso e elenca outras providências".</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1451/projeto_de_lei_ordinaria_1366_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1451/projeto_de_lei_ordinaria_1366_2024.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 125 e o Art.126, ambos da Lei nº 230 de 18 de junho de 2002, que dispõe acerca da prorrogação da licença para o desempenho de mandato classista aos servidores públicos do município de Santana do Paraíso e dá outras providências."</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>César Fuscão</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/458/projeto_de_resolucao_442_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/458/projeto_de_resolucao_442_2024.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito do município de Santana do Paraíso_MG"</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>Claudimar Alves</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/459/projeto_de_resolucao_443_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/459/projeto_de_resolucao_443_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão honorário do município de Santana do Paraíso/MG"</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_resolucao_444_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_resolucao_444_2024.pdf</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>João da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_resolucao_445_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_resolucao_445_2024.pdf</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_resolucao_446_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_resolucao_446_2024.pdf</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_resolucao_447_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_resolucao_447_2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Resolução nº 191/2010 que dispõe sobre a concessão de auxílio alimentação aos servidores públicos do Poder Legislativo e determina outras providências"</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_resolucao_448_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_resolucao_448_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Tribuna Livre da Câmara Municipal de Santana do Paraíso/MG"</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_resolucao_449_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_resolucao_449_2024.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito do município de Santana do Paraíso"</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_resolucao_450_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_resolucao_450_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão  honorário do município de Santana do Paraíso-MG"</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_resolucao_451_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_resolucao_451_2024.pdf</t>
   </si>
   <si>
     <t>" Concede Diploma de Honra ao Mérito do município de Santana do Paraíso'</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_resolucao_452_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_resolucao_452_2024.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito do município de Santana do Paraíso-MG".</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_resolucao_453_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_resolucao_453_2024.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito do município de Santana do Paraíso/MG"</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_resolucao_454_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_resolucao_454_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão honorário do município de Santana do Paraíso-MG"</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/494/projeto_de_resolucao_455_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/494/projeto_de_resolucao_455_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão honorário do município de Santana do Paraíso-MG".</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_resolucao_456_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_resolucao_456_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão honorário do município de Santana do Paraíso"</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/496/projeto_de_resolucao_457_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/496/projeto_de_resolucao_457_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão honorário do município de Santana do Paraíso".</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/497/projeto_de_resolucao_458_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/497/projeto_de_resolucao_458_2024.pdf</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_resolucao_459_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_resolucao_459_2024.pdf</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>Alessandro Fábio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/499/projeto_de_resolucao_460_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/499/projeto_de_resolucao_460_2024.pdf</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/500/projeto_de_resolucao_461_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/500/projeto_de_resolucao_461_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de Cidadão honorário do município de Santana do Paraíso"</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/501/projeto_de_resolucao_462_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/501/projeto_de_resolucao_462_2024.pdf</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/502/projeto_de_resolucao_463_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/502/projeto_de_resolucao_463_2024.pdf</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Laércio Sancho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_resolucao_464_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_resolucao_464_2024.pdf</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_resolucao_465_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_resolucao_465_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão honorária do município de Santana do Paraíso"</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_resolucao_466_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_resolucao_466_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadã honorária do município de Santana do Paraíso"</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_resolucao_467_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_resolucao_467_2024.pdf</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_resolucao_468_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_resolucao_468_2024.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao ´Mérito no município de Santana do Paraíso"</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_resolucao_469_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_resolucao_469_2024.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito no município de Santana do Paraiso"</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>Manoelzinho</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_resolucao_471_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_resolucao_471_2024.pdf</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_resolucao_472_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_resolucao_472_2024.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao mérito no município de Santana do Paraíso."</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_resolucao_473_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_resolucao_473_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão honorário do município de Santana do Paraíso</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_resolucao_474_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_resolucao_474_2024.pdf</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao mérito do Município de Santana do Paraíso-MG"</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_resolucao_475_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_resolucao_475_2024.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário do município de Santana do Paraíso-MG".</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_resolucao_476_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_resolucao_476_2024.pdf</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>Elton Detetive, Agnaldo Coxinha, Laércio Sancho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_477_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_477_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão honorário do município de Santana do Pàraíso_MG"</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Elton Detetive, Agnaldo Coxinha, João da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_resolucao_478_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_resolucao_478_2024.pdf</t>
   </si>
   <si>
     <t>"Concede título de honra ao mérito do município de Santana do Paraíso_MG"</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>Alber Dias, César Fuscão, Agnaldo Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/793/projeto_de_resolucao_479_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/793/projeto_de_resolucao_479_2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza realização de contrato administrativo , no âmbito do Poder Legislativo, nos termos da Lei Municipal nº 028/93 e Art.37 da CF/88."</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1452/projeto_de_resolucao_480.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1452/projeto_de_resolucao_480.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Prestação de Contas do Município de Santana do Paraíso, referente ao exercício financeiro de 2022."</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/mocao_de_aplausos_081_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/mocao_de_aplausos_081_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 081/2024 ao Sr. Adão Tomé da Silva"</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 082/2024 a Sra. Malvina Gomes Martins"</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/mocao_de_aplausos_083_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/mocao_de_aplausos_083_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 083/2024 ao Sr. Pedro Celiano Stofel de Oliveira"</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/mocao_de_aplausos_084_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/mocao_de_aplausos_084_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 084/2024 a Sra. Alice Kelly Silva Santos."</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/mocao_de_aplausos_085_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/mocao_de_aplausos_085_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 085/2024 ao Sr. Agrimaldo Rodrigues dos Santos"</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/mocao_de_aplausos_086_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/mocao_de_aplausos_086_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 086/2024 ao Sr. Joaquim Paulo da Silva"</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/mocao_de_aplausos_087_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/mocao_de_aplausos_087_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº087/2024 ao Sr. Alair de Almeida Siova"</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/mocao_de_aplausos_088_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/mocao_de_aplausos_088_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 088/2024 ao Sr. Hugo Rodrigues dos Santos"</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_de_aplausos_089_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_de_aplausos_089_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 089/2024 a Sra. Maria de Lourdes Rosa Arruda"</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/mocao_de_aplausos_090_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/mocao_de_aplausos_090_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 090/2024 a Sra. Carla Batista Ferreira."</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/mocao_de_aplausos_091_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/mocao_de_aplausos_091_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 091/2024a Sra. Gislaine Tavares Silva Souza."</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/mocao_de_aplausos_092_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/mocao_de_aplausos_092_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 092/2024 ao Sr. Vander José de Oliveira"</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/mocao_de_aplausos_093-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/mocao_de_aplausos_093-2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 093/2024 ao Sr. Anastácio Amaral de Oliveira"</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/mocao_de_aplausos_094-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/mocao_de_aplausos_094-2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 094/2024 ao Dr. Nelson Gonçalves de Oliveira"</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Elton Detetive</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/mocao_de_aplausos_095-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/mocao_de_aplausos_095-2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 095/2024 ao Sr. Bruno da Silva Chaves"</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/mocao_de_aplausos_096-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/mocao_de_aplausos_096-2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 096/2024 ao Sr. Aleixo José da Cunha"</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/mocao_de_aplausos_097-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/mocao_de_aplausos_097-2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 097/2024 a Sra. Michele Penha de Morais"</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/mocao_de_aplausos_098-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/mocao_de_aplausos_098-2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 098/2024 a Sra. Valdete Cizoski de Souza"</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/mocao_de_aplausos_099-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/mocao_de_aplausos_099-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 099/2024 ao Sr. Isael Sousa Silva"</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/mocao_de_aplausos_100-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/mocao_de_aplausos_100-2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 100/2024 ao Sr. Hélio Anício de Almeida"</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/mocao_de_aplausos_101-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/mocao_de_aplausos_101-2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 101/2024 a Sra. Liubcha Pulgar Nunez"</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/mocao_de_aplausos_102_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/mocao_de_aplausos_102_2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos nº 102/2024 a Sra. Senhorita Coelho Santiago"</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/449/indicacao_004_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/449/indicacao_004_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2024</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/450/indicacao_005_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/450/indicacao_005_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/2024</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Indicação nº 006/2024</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Laércio Sancho, João da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_007_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_007_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 0072024</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Indicação nº 008/2024</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/454/indicacao_009_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/454/indicacao_009_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/2024</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/455/indicacao_010_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/455/indicacao_010_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/2024</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_011_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_011_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011/2024</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_012_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_012_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 012/2024</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_014_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_014_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014/2024</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/463/indicacao_016_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/463/indicacao_016_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 016/2024</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_017_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_017_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 017/2024</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 018/2024</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 015/2024</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_027_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_027_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 027/2024</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_028_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_028_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 028/2024</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_029_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_029_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 029/2024</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_030_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_030_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 030/2024</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/720/indicacao_031_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/720/indicacao_031_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 031/2024</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/721/indicacao_032_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/721/indicacao_032_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 032/2024</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_033_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_033_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033/2024</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2024</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/724/indicacao_036_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/724/indicacao_036_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036/2024</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_037_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_037_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037/2024</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_038_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_038_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 38/2024</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 039/2024</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_40_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_40_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 040/2024</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_041_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_041_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 041/2024</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_043_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_043_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 043/2024</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_044_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_044_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 044/2024</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/734/indicacao_045_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/734/indicacao_045_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 045/2024</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/735/indicacao_046_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/735/indicacao_046_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 046/2024</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/736/indicacao_047_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/736/indicacao_047_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 047/2024</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/737/indicacao_048_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/737/indicacao_048_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 048/2024</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_049_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_049_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 049/2024</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_050_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_050_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 050/2024</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/742/indicacao_051_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/742/indicacao_051_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 051/2024</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_052_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_052_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 052/2024</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_053_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_053_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 053/2024</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/744/indicacao_054_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/744/indicacao_054_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 054/2024</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/745/indicacao_055_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/745/indicacao_055_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 055/2024</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/746/indicacao_056_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/746/indicacao_056_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 056/2024</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Alber Dias, João da Ambulância, Laércio Sancho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_058_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_058_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 058/2024</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Indicação nº 059/2024</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>João da Ambulância, Alber Dias, Laércio Sancho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_060_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_060_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 060/2024</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao_061_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao_061_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 061/2024</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao_062_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao_062_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 062/2024</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/801/indicacao_063_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/801/indicacao_063_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 063/2024</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/802/indicacao_064_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/802/indicacao_064_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 064/2024</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/803/indicacao_065_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/803/indicacao_065_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 065/2024</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Indicação nº 066/2024</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/805/indicacao_067_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/805/indicacao_067_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 067/2024</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_068_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_068_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 068/2024</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_069_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_069_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 069/2024</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_070_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_070_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 070/2024</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_071_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_071_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 071/2024</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_073_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_073_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 073/2024</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/863/indicacao_074_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/863/indicacao_074_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 074/2024</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_075_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_075_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 075/2024</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/865/indicacao_076_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/865/indicacao_076_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 076/2024</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_077_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_077_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 077/2024</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_079_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_079_2024.pdf</t>
   </si>
   <si>
     <t>Indicação 079/2024</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_080_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_080_2024.pdf</t>
   </si>
   <si>
     <t>Indicação_080_2024</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1240/indicacao_081_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1240/indicacao_081_2024.pdf</t>
   </si>
   <si>
     <t>Indicação_081_2024</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_082_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_082_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 082/2024</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>Indicação nº 083/20024</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_084_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_084_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 084/2024</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_085_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_085_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 085/20024</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>Indicação nº 086/2024</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_087_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_087_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 087/2024</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_088_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_088_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 088/2024</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_089_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_089_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 089/2024</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_090_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_090_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 090/2024</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_091_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_091_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 091/2024</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>Indicação nº 092/2024</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_093_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_093_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 093/2024</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1464/indicacao_094_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1464/indicacao_094_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 094/2024</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1465/indicacao_095_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1465/indicacao_095_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 095/2024</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_096_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_096_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº096/2024</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_097_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_097_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 097/2024</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_098_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_098_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 098/2024</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/484/emenda_adtiva_001_pl_1340_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/484/emenda_adtiva_001_pl_1340_2024.pdf</t>
   </si>
   <si>
     <t>"Adiciona o §1º ao Art. 2º do Projeto de Lei nº 1340/2024"</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>"Adiciona o §2º ao Artigo 2º do Projeto de Lei nº 1340/2024"</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/787/emenda_aditiva_003_pl_1346_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/787/emenda_aditiva_003_pl_1346_2024.pdf</t>
   </si>
   <si>
     <t>"Altera redação do Art. 4º do PL 1346/2024"</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/792/emenda_aditiva_004_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/792/emenda_aditiva_004_2024.pdf</t>
   </si>
   <si>
     <t>"Adiciona o inciso III ao Art. 3º ao Projeto de Lei nº 1350/2024."</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1457/emenda_aditiva_05-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1457/emenda_aditiva_05-2024.pdf</t>
   </si>
   <si>
     <t>"Adiciona o Art.3º ao Projeto de Lei nº 063/2024"</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/785/emenda_mod_001_pl_1345_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/785/emenda_mod_001_pl_1345_2024.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do Art.27 do Projeto de Lei nº 1345/2024."</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/808/emenda_mod_002_pl_1344_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/808/emenda_mod_002_pl_1344_2024.pdf</t>
   </si>
   <si>
     <t>"Modifica redação do Art.18 do Projeto de Lei nº 1344/2024."</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1315/emenda_mod_003_pl_1361_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1315/emenda_mod_003_pl_1361_2024.pdf</t>
   </si>
   <si>
     <t>"Modifica o Art.2º do Projeto de Lei nº 1361/2024".</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1273/emenda_modificativa_004-2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1273/emenda_modificativa_004-2024.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação da ementa e do Art. 2º do Projeto de Lei nº 1359/2024".</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>Alessandro Fábio, César Fuscão</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1257/emenda_mod_005_pl_1355_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1257/emenda_mod_005_pl_1355_2024.pdf</t>
   </si>
   <si>
     <t>"Modifica redação do Art.5º do Projeto de Lei nº 1355/2024".</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1456/proposta_de_emenda_a_lei_organica_063_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1456/proposta_de_emenda_a_lei_organica_063_2024.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso I do artigo 122 da Lei Orgânica Municipal , e dá outras providências"</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Agnaldo Coxinha, Manoelzinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/487/emenda_supressiva_001_pl_1342_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/487/emenda_supressiva_001_pl_1342_2024.pdf</t>
   </si>
   <si>
     <t>"Suprime aa redação do §4º do artigo 2º do Projeto de Lei nº 1342/2024</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Agnaldo Coxinha, Elton Detetive, Manoelzinho</t>
   </si>
   <si>
-    <t>https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/488/emenda_supressiva_002_pl_1343_2024.pdf</t>
+    <t>http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/488/emenda_supressiva_002_pl_1343_2024.pdf</t>
   </si>
   <si>
     <t>"Suprime a redação do artigo 2º do Projeto de Lei nº 1343/2024"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2508,67 +2508,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_lei_1332_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_1333_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_1334_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/471/projeto_de_lei_1335_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_1336_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_lei_ordinaria_1337_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_1338_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_1340_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_1341_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/784/projeto_de_lei_1345_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/786/projeto_de_lei_1346_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/788/projeto_de_lei_1347_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/789/projeto_de_lei_1348_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/790/projeto_de_lei_1349_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/791/projeto_de_lei_1350_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_ordinaria_1351_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_lei_ordinaria_1352_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_lei_ordinaria_1353_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/951/projeto_de_lei_ordinaria_1354_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_ordinaria_1355_2024_loa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1255/projeto_de_lei_ordinaria_1356_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1256/projeto_de_lei_ordinaria_1357-pt.1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_ordinaria_1358_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1267/projeto_de_lei_ordinaria_1359_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_lei_ordinaria_1360_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1316/projeto_de_lei_ordinaria_1362_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1346/parecer_pl_1363_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_ordinaria_1364_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1375/projeto_de_lei_ordinaria_1365_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1451/projeto_de_lei_ordinaria_1366_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/458/projeto_de_resolucao_442_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/459/projeto_de_resolucao_443_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_resolucao_444_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_resolucao_445_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_resolucao_446_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_resolucao_447_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_resolucao_448_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_resolucao_449_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_resolucao_450_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_resolucao_451_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_resolucao_452_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_resolucao_453_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_resolucao_454_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/494/projeto_de_resolucao_455_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_resolucao_456_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/496/projeto_de_resolucao_457_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/497/projeto_de_resolucao_458_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_resolucao_459_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/499/projeto_de_resolucao_460_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/500/projeto_de_resolucao_461_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/501/projeto_de_resolucao_462_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/502/projeto_de_resolucao_463_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_resolucao_464_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_resolucao_465_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_resolucao_466_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_resolucao_467_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_resolucao_468_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_resolucao_469_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_resolucao_471_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_resolucao_472_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_resolucao_473_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_resolucao_474_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_resolucao_475_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_resolucao_476_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_477_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_resolucao_478_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/793/projeto_de_resolucao_479_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1452/projeto_de_resolucao_480.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/mocao_de_aplausos_081_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/mocao_de_aplausos_083_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/mocao_de_aplausos_084_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/mocao_de_aplausos_085_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/mocao_de_aplausos_086_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/mocao_de_aplausos_087_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/mocao_de_aplausos_088_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_de_aplausos_089_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/mocao_de_aplausos_090_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/mocao_de_aplausos_091_2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/mocao_de_aplausos_092_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/mocao_de_aplausos_093-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/mocao_de_aplausos_094-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/mocao_de_aplausos_095-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/mocao_de_aplausos_096-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/mocao_de_aplausos_097-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/mocao_de_aplausos_098-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/mocao_de_aplausos_099-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/mocao_de_aplausos_100-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/mocao_de_aplausos_101-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/mocao_de_aplausos_102_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/449/indicacao_004_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/450/indicacao_005_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_007_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/454/indicacao_009_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/455/indicacao_010_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_011_2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_012_2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_014_2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/463/indicacao_016_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_017_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_027_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_028_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_029_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_030_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/720/indicacao_031_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/721/indicacao_032_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_033_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/724/indicacao_036_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_037_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_038_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_40_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_041_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_043_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_044_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/734/indicacao_045_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/735/indicacao_046_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/736/indicacao_047_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/737/indicacao_048_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_049_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_050_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/742/indicacao_051_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_052_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_053_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/744/indicacao_054_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/745/indicacao_055_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/746/indicacao_056_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_058_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_060_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao_061_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao_062_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/801/indicacao_063_2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/802/indicacao_064_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/803/indicacao_065_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/805/indicacao_067_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_068_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_069_2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_070_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_071_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_073_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/863/indicacao_074_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_075_2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/865/indicacao_076_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_077_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_079_2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_080_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1240/indicacao_081_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_082_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_084_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_085_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_087_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_088_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_089_2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_090_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_091_2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_093_2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1464/indicacao_094_2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1465/indicacao_095_2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_096_2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_097_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_098_2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/484/emenda_adtiva_001_pl_1340_2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/787/emenda_aditiva_003_pl_1346_2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/792/emenda_aditiva_004_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1457/emenda_aditiva_05-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/785/emenda_mod_001_pl_1345_2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/808/emenda_mod_002_pl_1344_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1315/emenda_mod_003_pl_1361_2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1273/emenda_modificativa_004-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1257/emenda_mod_005_pl_1355_2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1456/proposta_de_emenda_a_lei_organica_063_2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/487/emenda_supressiva_001_pl_1342_2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/488/emenda_supressiva_002_pl_1343_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_lei_1332_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_1333_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_1334_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/471/projeto_de_lei_1335_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_1336_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_lei_ordinaria_1337_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_1338_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_1340_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_1341_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/784/projeto_de_lei_1345_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/786/projeto_de_lei_1346_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/788/projeto_de_lei_1347_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/789/projeto_de_lei_1348_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/790/projeto_de_lei_1349_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/791/projeto_de_lei_1350_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_ordinaria_1351_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_lei_ordinaria_1352_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_lei_ordinaria_1353_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/951/projeto_de_lei_ordinaria_1354_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_ordinaria_1355_2024_loa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1255/projeto_de_lei_ordinaria_1356_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1256/projeto_de_lei_ordinaria_1357-pt.1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_ordinaria_1358_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1267/projeto_de_lei_ordinaria_1359_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_lei_ordinaria_1360_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1316/projeto_de_lei_ordinaria_1362_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1346/parecer_pl_1363_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_ordinaria_1364_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1375/projeto_de_lei_ordinaria_1365_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1451/projeto_de_lei_ordinaria_1366_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/458/projeto_de_resolucao_442_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/459/projeto_de_resolucao_443_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_resolucao_444_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_resolucao_445_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_resolucao_446_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_resolucao_447_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_resolucao_448_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_resolucao_449_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_resolucao_450_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_resolucao_451_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_resolucao_452_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_resolucao_453_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_resolucao_454_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/494/projeto_de_resolucao_455_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_resolucao_456_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/496/projeto_de_resolucao_457_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/497/projeto_de_resolucao_458_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_resolucao_459_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/499/projeto_de_resolucao_460_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/500/projeto_de_resolucao_461_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/501/projeto_de_resolucao_462_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/502/projeto_de_resolucao_463_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_resolucao_464_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_resolucao_465_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_resolucao_466_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_resolucao_467_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_resolucao_468_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_resolucao_469_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_resolucao_471_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_resolucao_472_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_resolucao_473_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_resolucao_474_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_resolucao_475_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_resolucao_476_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_477_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_resolucao_478_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/793/projeto_de_resolucao_479_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1452/projeto_de_resolucao_480.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/mocao_de_aplausos_081_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/mocao_de_aplausos_083_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/mocao_de_aplausos_084_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/mocao_de_aplausos_085_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/mocao_de_aplausos_086_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/mocao_de_aplausos_087_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/mocao_de_aplausos_088_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_de_aplausos_089_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/mocao_de_aplausos_090_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/mocao_de_aplausos_091_2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/mocao_de_aplausos_092_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/mocao_de_aplausos_093-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/mocao_de_aplausos_094-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/mocao_de_aplausos_095-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/mocao_de_aplausos_096-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/mocao_de_aplausos_097-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/mocao_de_aplausos_098-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/mocao_de_aplausos_099-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/mocao_de_aplausos_100-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/mocao_de_aplausos_101-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/mocao_de_aplausos_102_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/449/indicacao_004_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/450/indicacao_005_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_007_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/454/indicacao_009_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/455/indicacao_010_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_011_2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_012_2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_014_2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/463/indicacao_016_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_017_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_027_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_028_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_029_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_030_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/720/indicacao_031_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/721/indicacao_032_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_033_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/724/indicacao_036_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_037_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_038_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_40_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_041_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_043_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_044_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/734/indicacao_045_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/735/indicacao_046_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/736/indicacao_047_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/737/indicacao_048_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_049_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_050_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/742/indicacao_051_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_052_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_053_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/744/indicacao_054_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/745/indicacao_055_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/746/indicacao_056_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_058_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_060_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao_061_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao_062_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/801/indicacao_063_2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/802/indicacao_064_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/803/indicacao_065_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/805/indicacao_067_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_068_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_069_2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_070_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_071_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_073_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/863/indicacao_074_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_075_2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/865/indicacao_076_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_077_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_079_2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_080_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1240/indicacao_081_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_082_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_084_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_085_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_087_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_088_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_089_2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_090_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_091_2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_093_2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1464/indicacao_094_2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1465/indicacao_095_2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_096_2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_097_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_098_2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/484/emenda_adtiva_001_pl_1340_2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/787/emenda_aditiva_003_pl_1346_2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/792/emenda_aditiva_004_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1457/emenda_aditiva_05-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/785/emenda_mod_001_pl_1345_2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/808/emenda_mod_002_pl_1344_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1315/emenda_mod_003_pl_1361_2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1273/emenda_modificativa_004-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1257/emenda_mod_005_pl_1355_2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/1456/proposta_de_emenda_a_lei_organica_063_2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/487/emenda_supressiva_001_pl_1342_2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoparaiso.mg.leg.br/media/sapl/public/materialegislativa/2024/488/emenda_supressiva_002_pl_1343_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>